--- v0 (2025-11-08)
+++ v1 (2026-04-04)
@@ -1,59 +1,60 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="png" ContentType="image/png"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
   <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
   <Override PartName="/word/header1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/header2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/footer2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/header3.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/footer3.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/footer4.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
+  <Override PartName="/word/commentsExtensible.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.commentsExtensible+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid wp14">
   <w:body>
     <w:p w14:paraId="3985A62A" w14:textId="77777777" w:rsidR="00796E49" w:rsidRDefault="00796E49" w:rsidP="00654408">
       <w:pPr>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="57446703" w14:textId="77777777" w:rsidR="00796E49" w:rsidRDefault="00796E49" w:rsidP="00654408">
       <w:pPr>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="7630D4A0" w14:textId="77777777" w:rsidR="00796E49" w:rsidRDefault="00796E49" w:rsidP="00654408">
       <w:pPr>
         <w:jc w:val="both"/>
         <w:rPr>
@@ -1727,62 +1728,88 @@
         <w:rPr>
           <w:lang w:val="de-DE"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00C360F0">
         <w:rPr>
           <w:lang w:val="de-DE"/>
         </w:rPr>
         <w:t xml:space="preserve">Wenn Sie sich zur Teilnahme entschließen, würde dies bedeuten, dass Sie ... </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="2C609B94" w14:textId="77777777" w:rsidR="00C360F0" w:rsidRPr="00C360F0" w:rsidRDefault="00C360F0" w:rsidP="00C360F0">
       <w:pPr>
         <w:ind w:left="1701"/>
         <w:rPr>
           <w:lang w:val="de-DE"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00C360F0">
         <w:rPr>
           <w:lang w:val="de-DE"/>
         </w:rPr>
         <w:t>Sie erhalten zum Zeitpunkt des Gesprächs eine Kopie der Kernfragen...</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="113D4CDE" w14:textId="77777777" w:rsidR="00C360F0" w:rsidRPr="00C360F0" w:rsidRDefault="00C360F0" w:rsidP="00C360F0">
-[...10 lines deleted...]
-        <w:t>Das Interview wird auf Tonband / Video aufgezeichnet...</w:t>
+    <w:p w14:paraId="113D4CDE" w14:textId="077A0C55" w:rsidR="00C360F0" w:rsidRPr="00C360F0" w:rsidRDefault="46CD01C3" w:rsidP="00C360F0">
+      <w:pPr>
+        <w:ind w:left="1701"/>
+        <w:rPr>
+          <w:lang w:val="de-DE"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="77A912B3">
+        <w:rPr>
+          <w:lang w:val="de-DE"/>
+        </w:rPr>
+        <w:t>Das Interview wird mit einem Aufn</w:t>
+      </w:r>
+      <w:r w:rsidR="0938CF3F" w:rsidRPr="77A912B3">
+        <w:rPr>
+          <w:lang w:val="de-DE"/>
+        </w:rPr>
+        <w:t>a</w:t>
+      </w:r>
+      <w:r w:rsidRPr="77A912B3">
+        <w:rPr>
+          <w:lang w:val="de-DE"/>
+        </w:rPr>
+        <w:t xml:space="preserve">hmegerät (Smartphone / Laptop) mit Ton/Video </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="77A912B3">
+        <w:rPr>
+          <w:lang w:val="de-DE"/>
+        </w:rPr>
+        <w:t>aufgezeichnet....</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="77A912B3">
+        <w:rPr>
+          <w:lang w:val="de-DE"/>
+        </w:rPr>
+        <w:t>.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="77BA9ACA" w14:textId="77777777" w:rsidR="00C360F0" w:rsidRPr="00C360F0" w:rsidRDefault="00C360F0" w:rsidP="00C360F0">
       <w:pPr>
         <w:ind w:left="1701"/>
         <w:rPr>
           <w:lang w:val="de-DE"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="4CD135C9" w14:textId="77777777" w:rsidR="00C360F0" w:rsidRPr="00C360F0" w:rsidRDefault="00C360F0" w:rsidP="00C360F0">
       <w:pPr>
         <w:ind w:left="1701"/>
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:i/>
           <w:iCs/>
           <w:lang w:val="de-DE"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00C360F0">
         <w:rPr>
           <w:b/>
           <w:bCs/>
@@ -2293,181 +2320,202 @@
           <w:i/>
           <w:iCs/>
           <w:lang w:val="de-DE"/>
         </w:rPr>
         <w:t>Teilnehmer</w:t>
       </w:r>
       <w:r w:rsidR="009131A4">
         <w:rPr>
           <w:i/>
           <w:iCs/>
           <w:lang w:val="de-DE"/>
         </w:rPr>
         <w:t>:innen</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:proofErr w:type="gramEnd"/>
       <w:r w:rsidRPr="00C360F0">
         <w:rPr>
           <w:i/>
           <w:iCs/>
           <w:lang w:val="de-DE"/>
         </w:rPr>
         <w:t xml:space="preserve"> speichern, verwalten und sicher aufbewahren werden]</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="42263CC7" w14:textId="48355CC4" w:rsidR="00C360F0" w:rsidRPr="00C360F0" w:rsidRDefault="00C360F0" w:rsidP="00C360F0">
-[...58 lines deleted...]
-        <w:t xml:space="preserve"> gelöscht wird. </w:t>
+    <w:p w14:paraId="42263CC7" w14:textId="33B16DBF" w:rsidR="00C360F0" w:rsidRPr="00C360F0" w:rsidRDefault="46CD01C3" w:rsidP="00C360F0">
+      <w:pPr>
+        <w:ind w:left="1701"/>
+        <w:rPr>
+          <w:lang w:val="de-DE"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="46CD01C3">
+        <w:rPr>
+          <w:lang w:val="de-DE"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Alle Rohdaten und persönlichen Informationen, die von Ihnen gesammelt werden, werden auf einem passwortgeschützten Computer des/r Forschenden gespeichert und sind nur für den/die Forschende selbst und die Betreuungspersonen zugänglich. Wenn das Interview online durchgeführt wird, wird es mit einer Videokonferenzsoftware [Name der Software einfügen] aufgezeichnet. Die Aufzeichnung wird unmittelbar nach dem Gespräch auf eine Festplatte heruntergeladen und von der Videokonferenzplattform gelöscht. Bei persönlichen Gesprächen wird das Interview mit dem mobilen Endgerät des/r Forschenden aufgezeichnet, wobei die Audiodatei unmittelbar nach dem Gespräch auf eine Festplatte heruntergeladen und vom mobilen Endgerät gelöscht wird. </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="4357DA9B" w14:textId="77777777" w:rsidR="00C360F0" w:rsidRDefault="00C360F0" w:rsidP="00C360F0">
       <w:pPr>
         <w:ind w:left="1701"/>
         <w:rPr>
           <w:lang w:val="de-DE"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="4FF68432" w14:textId="2F35F07E" w:rsidR="00C360F0" w:rsidRPr="00C360F0" w:rsidRDefault="00C360F0" w:rsidP="00C360F0">
-[...10 lines deleted...]
-        <w:t xml:space="preserve">Die Daten werden während der Transkription anonymisiert und die Audio-/Videodateien werden nach der Transkription gelöscht. Die Transkriptionen werden nicht mit Namen oder anderen identifizierenden Informationen gespeichert. Die Abschriften sind für den/die Forschenden, den/die </w:t>
+    <w:p w14:paraId="4FF68432" w14:textId="235EDAE1" w:rsidR="00C360F0" w:rsidRPr="00C360F0" w:rsidRDefault="46CD01C3" w:rsidP="00C360F0">
+      <w:pPr>
+        <w:ind w:left="1701"/>
+        <w:rPr>
+          <w:lang w:val="de-DE"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="77A912B3">
+        <w:rPr>
+          <w:lang w:val="de-DE"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Die Daten werden während der Transkription anonymisiert und die Audio-/Videodateien werden mindestens bis zu vier Wochen nach Abschluss des Studiums aufbewahrt und sind auf Rückfrage für die Betreuungsperson zugänglich.  Die Transkriptionen werden nicht mit Namen oder anderen identifizierenden Informationen gespeichert. Für die Transkription können KI-gestützte Tools verwendet werden. Die Abschriften sind für den/die Forschenden, den/die </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
-      <w:r w:rsidRPr="00C360F0">
+      <w:r w:rsidRPr="77A912B3">
         <w:rPr>
           <w:lang w:val="de-DE"/>
         </w:rPr>
         <w:t>Betreuer:in</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
-      <w:r w:rsidRPr="00C360F0">
-[...3 lines deleted...]
-        <w:t xml:space="preserve"> und andere Mitarbeitende des MCI, die für die Auswertung des Forschungsprojekts und/oder die Verwaltung der Daten zuständig sind, zugänglich. Wenn Sie aus irgendeinem Grund eine Kopie der Transkription Ihres Interviews wünschen, können Sie dies anfordern. </w:t>
+      <w:r w:rsidRPr="77A912B3">
+        <w:rPr>
+          <w:lang w:val="de-DE"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> und andere Mitarbeitende des MCI, die für die Auswertung des Forschungsprojekts und/oder die Verwaltung der Daten zuständig sind, zugänglich. </w:t>
+      </w:r>
+      <w:bookmarkStart w:id="0" w:name="_GoBack"/>
+      <w:bookmarkEnd w:id="0"/>
+    </w:p>
+    <w:p w14:paraId="4A6623E8" w14:textId="25BDB27B" w:rsidR="46CD01C3" w:rsidRDefault="46CD01C3" w:rsidP="46CD01C3">
+      <w:pPr>
+        <w:ind w:left="1701"/>
+        <w:rPr>
+          <w:lang w:val="de-DE"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="569E37C5">
+        <w:rPr>
+          <w:lang w:val="de-DE"/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
+        <w:t xml:space="preserve">Auch die Analyse der anonymisierten Transkripte kann unter Zuhilfenahme von KI-Tools vorgenommen werden (z.B. in </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="569E37C5">
+        <w:rPr>
+          <w:lang w:val="de-DE"/>
+        </w:rPr>
+        <w:t>MaxQDA</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="569E37C5">
+        <w:rPr>
+          <w:lang w:val="de-DE"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> integrierte KI-Funktionen). </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="31828EF7" w14:textId="77777777" w:rsidR="00C360F0" w:rsidRDefault="00C360F0" w:rsidP="00C360F0">
       <w:pPr>
         <w:ind w:left="1701"/>
         <w:rPr>
           <w:lang w:val="de-DE"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="3F3A4D34" w14:textId="745CE32A" w:rsidR="00C360F0" w:rsidRPr="00C360F0" w:rsidRDefault="00C360F0" w:rsidP="00C360F0">
       <w:pPr>
         <w:ind w:left="1701"/>
         <w:rPr>
           <w:lang w:val="de-DE"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00C360F0">
-[...3 lines deleted...]
-        <w:lastRenderedPageBreak/>
+      <w:r w:rsidRPr="77A912B3">
+        <w:rPr>
+          <w:lang w:val="de-DE"/>
+        </w:rPr>
         <w:t>Alle im Rahmen des Projekts generierten Informationen werden in Übereinstimmung mit den Anforderungen der Datenschutz</w:t>
       </w:r>
-      <w:r w:rsidR="009131A4">
+      <w:r w:rsidR="009131A4" w:rsidRPr="77A912B3">
         <w:rPr>
           <w:lang w:val="de-DE"/>
         </w:rPr>
         <w:t>grund</w:t>
       </w:r>
-      <w:r w:rsidRPr="00C360F0">
+      <w:r w:rsidRPr="77A912B3">
         <w:rPr>
           <w:lang w:val="de-DE"/>
         </w:rPr>
         <w:t xml:space="preserve">verordnung (DSGVO) und den Anforderungen der Ethikkommission des MCI gespeichert. In Veröffentlichungen oder Präsentationen, die aus diesem Projekt hervorgehen, werden Sie nicht namentlich genannt, sondern es werden Pseudonyme verwendet. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="07EDE851" w14:textId="54F408EF" w:rsidR="77A912B3" w:rsidRDefault="77A912B3" w:rsidP="77A912B3">
+      <w:pPr>
+        <w:ind w:left="1701"/>
+        <w:rPr>
+          <w:lang w:val="de-DE"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="7086AA0C" w14:textId="309B1395" w:rsidR="3253CE25" w:rsidRPr="00D0241D" w:rsidRDefault="3253CE25" w:rsidP="77A912B3">
+      <w:pPr>
+        <w:ind w:left="1701"/>
+        <w:rPr>
+          <w:lang w:val="de-DE"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="77A912B3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:lang w:val="de-DE"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Als </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="77A912B3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:lang w:val="de-DE"/>
+        </w:rPr>
+        <w:t>Forschungsteilnehmer:in</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="77A912B3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:lang w:val="de-DE"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> haben Sie das Recht, eine Kopie der Transkription Ihres Interviews zu erhalten und nach Abschluss der Studie Einsicht in die Ergebnisse zu nehmen. Wenn Sie dies wünschen, melden Sie sich bitte unter [Kontaktadresse].</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="3AB091F7" w14:textId="77777777" w:rsidR="00C360F0" w:rsidRPr="00C360F0" w:rsidRDefault="00C360F0" w:rsidP="00C360F0">
       <w:pPr>
         <w:ind w:left="1701"/>
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:lang w:val="de-DE"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="22DC94E9" w14:textId="77777777" w:rsidR="00C360F0" w:rsidRPr="00C360F0" w:rsidRDefault="00C360F0" w:rsidP="00C360F0">
       <w:pPr>
         <w:ind w:left="1701"/>
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:lang w:val="de-DE"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00C360F0">
         <w:rPr>
           <w:b/>
           <w:bCs/>
@@ -2677,194 +2725,201 @@
         <w:rPr>
           <w:lang w:val="fr-FR"/>
         </w:rPr>
         <w:t>E-</w:t>
       </w:r>
       <w:r w:rsidR="00C360F0" w:rsidRPr="00953F7A">
         <w:rPr>
           <w:lang w:val="fr-FR"/>
         </w:rPr>
         <w:t>Mail-</w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
       <w:r w:rsidR="00C360F0" w:rsidRPr="00953F7A">
         <w:rPr>
           <w:lang w:val="fr-FR"/>
         </w:rPr>
         <w:t>Adresse:</w:t>
       </w:r>
       <w:proofErr w:type="gramEnd"/>
       <w:r w:rsidR="00C360F0" w:rsidRPr="00953F7A">
         <w:rPr>
           <w:lang w:val="fr-FR"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidR="00CE6DF0">
-[...24 lines deleted...]
-      </w:r>
+      <w:hyperlink r:id="rId14" w:history="1">
+        <w:r w:rsidR="000D70F4" w:rsidRPr="009E6C1C">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlink"/>
+            <w:lang w:val="fr-FR"/>
+          </w:rPr>
+          <w:t>name@mci4me.at</w:t>
+        </w:r>
+      </w:hyperlink>
     </w:p>
     <w:p w14:paraId="2D172650" w14:textId="77777777" w:rsidR="000D70F4" w:rsidRPr="00953F7A" w:rsidRDefault="000D70F4" w:rsidP="00C360F0">
       <w:pPr>
         <w:ind w:left="1701"/>
         <w:rPr>
           <w:lang w:val="fr-FR"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="30F923DA" w14:textId="77777777" w:rsidR="00C360F0" w:rsidRPr="00394FF0" w:rsidRDefault="00C360F0" w:rsidP="00C360F0">
       <w:pPr>
         <w:ind w:left="1701"/>
         <w:rPr>
           <w:i/>
           <w:iCs/>
           <w:lang w:val="fr-FR"/>
         </w:rPr>
       </w:pPr>
+      <w:proofErr w:type="spellStart"/>
+      <w:proofErr w:type="gramStart"/>
       <w:r w:rsidRPr="00394FF0">
         <w:rPr>
           <w:i/>
           <w:iCs/>
           <w:lang w:val="fr-FR"/>
         </w:rPr>
-        <w:t>Betreuer:in</w:t>
-      </w:r>
+        <w:t>Betreuer:</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="00394FF0">
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+          <w:lang w:val="fr-FR"/>
+        </w:rPr>
+        <w:t>in</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
     </w:p>
     <w:p w14:paraId="60E120FC" w14:textId="77777777" w:rsidR="00C360F0" w:rsidRPr="00394FF0" w:rsidRDefault="00C360F0" w:rsidP="00C360F0">
       <w:pPr>
         <w:ind w:left="1701"/>
         <w:rPr>
           <w:lang w:val="fr-FR"/>
         </w:rPr>
       </w:pPr>
+      <w:proofErr w:type="gramStart"/>
       <w:r w:rsidRPr="00394FF0">
         <w:rPr>
           <w:lang w:val="fr-FR"/>
         </w:rPr>
         <w:t>Name:</w:t>
       </w:r>
+      <w:proofErr w:type="gramEnd"/>
     </w:p>
     <w:p w14:paraId="37BB45A1" w14:textId="77777777" w:rsidR="00C360F0" w:rsidRPr="00394FF0" w:rsidRDefault="00C360F0" w:rsidP="00C360F0">
       <w:pPr>
         <w:ind w:left="1701"/>
         <w:rPr>
           <w:lang w:val="fr-FR"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00394FF0">
         <w:rPr>
           <w:lang w:val="fr-FR"/>
         </w:rPr>
-        <w:t>Tel.:</w:t>
-      </w:r>
+        <w:t>Tel</w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="00394FF0">
+        <w:rPr>
+          <w:lang w:val="fr-FR"/>
+        </w:rPr>
+        <w:t>.:</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
     </w:p>
     <w:p w14:paraId="266B026A" w14:textId="73C82476" w:rsidR="00C360F0" w:rsidRPr="00394FF0" w:rsidRDefault="009131A4" w:rsidP="00C360F0">
       <w:pPr>
         <w:ind w:left="1701"/>
         <w:rPr>
           <w:rStyle w:val="Hyperlink"/>
           <w:lang w:val="fr-FR"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00394FF0">
         <w:rPr>
           <w:lang w:val="fr-FR"/>
         </w:rPr>
         <w:t>E-</w:t>
       </w:r>
       <w:r w:rsidR="00C360F0" w:rsidRPr="00394FF0">
         <w:rPr>
           <w:lang w:val="fr-FR"/>
         </w:rPr>
-        <w:t xml:space="preserve">Mail-Adresse: </w:t>
-[...4 lines deleted...]
-      <w:r w:rsidR="00CE6DF0" w:rsidRPr="00394FF0">
+        <w:t>Mail-</w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidR="00C360F0" w:rsidRPr="00394FF0">
         <w:rPr>
           <w:lang w:val="fr-FR"/>
         </w:rPr>
-        <w:instrText>HYPERLINK "mailto:name@mci.edu"</w:instrText>
-[...3 lines deleted...]
-      </w:r>
+        <w:t>Adresse:</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
       <w:r w:rsidR="00C360F0" w:rsidRPr="00394FF0">
         <w:rPr>
-          <w:rStyle w:val="Hyperlink"/>
           <w:lang w:val="fr-FR"/>
         </w:rPr>
-        <w:t>name@mci.edu</w:t>
-[...12 lines deleted...]
-          <w:rStyle w:val="Hyperlink"/>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId15" w:history="1">
+        <w:r w:rsidR="00C360F0" w:rsidRPr="00394FF0">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlink"/>
+            <w:lang w:val="fr-FR"/>
+          </w:rPr>
+          <w:t>name@mci.edu</w:t>
+        </w:r>
+      </w:hyperlink>
+    </w:p>
+    <w:p w14:paraId="366D5E30" w14:textId="65EEA042" w:rsidR="005D1E05" w:rsidRDefault="005D1E05">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="MCI Memphis Extra Bold" w:eastAsia="MCI Memphis Extra Bold" w:hAnsi="MCI Memphis Extra Bold"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="004983"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
           <w:lang w:val="fr-FR"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00394FF0">
-[...1 lines deleted...]
-          <w:rStyle w:val="Hyperlink"/>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="004983"/>
           <w:lang w:val="fr-FR"/>
         </w:rPr>
         <w:br w:type="page"/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="366D5E30" w14:textId="77777777" w:rsidR="00C360F0" w:rsidRPr="00394FF0" w:rsidRDefault="00C360F0" w:rsidP="00C360F0">
+    <w:p w14:paraId="0E86FCB0" w14:textId="77777777" w:rsidR="00C360F0" w:rsidRPr="00394FF0" w:rsidRDefault="00C360F0" w:rsidP="00C360F0">
       <w:pPr>
         <w:pStyle w:val="berschrift1"/>
         <w:tabs>
           <w:tab w:val="left" w:pos="2647"/>
           <w:tab w:val="left" w:pos="4154"/>
         </w:tabs>
         <w:spacing w:before="196"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:color w:val="004983"/>
           <w:lang w:val="fr-FR"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="0640AE3D" w14:textId="77777777" w:rsidR="00C360F0" w:rsidRPr="00394FF0" w:rsidRDefault="00C360F0" w:rsidP="00C360F0">
       <w:pPr>
         <w:pStyle w:val="berschrift1"/>
         <w:tabs>
           <w:tab w:val="left" w:pos="2647"/>
           <w:tab w:val="left" w:pos="4154"/>
         </w:tabs>
         <w:spacing w:before="196"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:color w:val="004983"/>
@@ -2933,57 +2988,91 @@
                   <pic:spPr bwMode="auto">
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="2637155" cy="3238500"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:noFill/>
                     <a:ln>
                       <a:noFill/>
                     </a:ln>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
             <wp14:sizeRelH relativeFrom="page">
               <wp14:pctWidth>0</wp14:pctWidth>
             </wp14:sizeRelH>
             <wp14:sizeRelV relativeFrom="page">
               <wp14:pctHeight>0</wp14:pctHeight>
             </wp14:sizeRelV>
           </wp:anchor>
         </w:drawing>
       </w:r>
+      <w:proofErr w:type="gramStart"/>
       <w:r w:rsidRPr="00394FF0">
         <w:rPr>
           <w:color w:val="004983"/>
           <w:lang w:val="fr-FR"/>
         </w:rPr>
-        <w:t>mci ethics assessment</w:t>
-      </w:r>
+        <w:t>mci</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="00394FF0">
+        <w:rPr>
+          <w:color w:val="004983"/>
+          <w:lang w:val="fr-FR"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00394FF0">
+        <w:rPr>
+          <w:color w:val="004983"/>
+          <w:lang w:val="fr-FR"/>
+        </w:rPr>
+        <w:t>ethics</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00394FF0">
+        <w:rPr>
+          <w:color w:val="004983"/>
+          <w:lang w:val="fr-FR"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00394FF0">
+        <w:rPr>
+          <w:color w:val="004983"/>
+          <w:lang w:val="fr-FR"/>
+        </w:rPr>
+        <w:t>assessment</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
     </w:p>
     <w:p w14:paraId="5B05CFEA" w14:textId="487FA53D" w:rsidR="00C360F0" w:rsidRDefault="00C360F0" w:rsidP="00C360F0">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="4540"/>
           <w:tab w:val="left" w:pos="5889"/>
           <w:tab w:val="left" w:pos="6204"/>
         </w:tabs>
         <w:spacing w:before="60"/>
         <w:ind w:left="1701"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="MCI Memphis Extra Bold"/>
           <w:b/>
           <w:color w:val="004983"/>
           <w:sz w:val="32"/>
           <w:lang w:val="de-DE"/>
         </w:rPr>
       </w:pPr>
       <w:proofErr w:type="gramStart"/>
       <w:r w:rsidRPr="00C360F0">
         <w:rPr>
           <w:rFonts w:ascii="MCI Memphis Extra Bold"/>
           <w:b/>
           <w:color w:val="004983"/>
@@ -3111,51 +3200,51 @@
         </w:rPr>
         <w:t xml:space="preserve"> ZU UNTERZEICHNEN</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="72485693" w14:textId="77777777" w:rsidR="00C360F0" w:rsidRPr="00C360F0" w:rsidRDefault="00C360F0" w:rsidP="00C360F0">
       <w:pPr>
         <w:ind w:left="1701"/>
         <w:rPr>
           <w:lang w:val="de-DE"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblStyle w:val="TableGrid1"/>
         <w:tblW w:w="4574" w:type="pct"/>
         <w:tblInd w:w="802" w:type="dxa"/>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
         <w:tblCaption w:val="Consent Form Table"/>
         <w:tblDescription w:val="List of clauses that participants must tick to confirm their understanding of their involvement in the project. "/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="9115"/>
         <w:gridCol w:w="993"/>
       </w:tblGrid>
-      <w:tr w:rsidR="00C360F0" w:rsidRPr="00394FF0" w14:paraId="6F08FD1B" w14:textId="77777777" w:rsidTr="000D70F4">
+      <w:tr w:rsidR="00C360F0" w:rsidRPr="00A0678C" w14:paraId="6F08FD1B" w14:textId="77777777" w:rsidTr="77A912B3">
         <w:trPr>
           <w:trHeight w:val="769"/>
           <w:tblHeader/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4509" w:type="pct"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="5C2E3CD6" w14:textId="40A3A022" w:rsidR="00C360F0" w:rsidRPr="00FB4443" w:rsidRDefault="00C360F0" w:rsidP="00C360F0">
             <w:pPr>
               <w:rPr>
                 <w:bCs/>
                 <w:sz w:val="22"/>
                 <w:lang w:val="de-DE"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00FB4443">
@@ -3193,51 +3282,51 @@
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="491" w:type="pct"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="74E0CC42" w14:textId="77777777" w:rsidR="00C360F0" w:rsidRPr="00DF1E34" w:rsidRDefault="00C360F0" w:rsidP="000D70F4">
             <w:pPr>
               <w:ind w:left="94" w:hanging="94"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="Batang"/>
                 <w:lang w:val="de-DE"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00C360F0" w14:paraId="2CBF07D7" w14:textId="77777777" w:rsidTr="000D70F4">
+      <w:tr w:rsidR="00C360F0" w14:paraId="2CBF07D7" w14:textId="77777777" w:rsidTr="77A912B3">
         <w:trPr>
           <w:trHeight w:val="978"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4509" w:type="pct"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="46E2DBD6" w14:textId="77777777" w:rsidR="00C360F0" w:rsidRPr="00FA3D86" w:rsidRDefault="00C360F0" w:rsidP="00C360F0">
             <w:pPr>
               <w:pStyle w:val="Listenabsatz"/>
               <w:widowControl w:val="0"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="2"/>
               </w:numPr>
               <w:spacing w:after="120"/>
               <w:ind w:left="0" w:firstLine="0"/>
@@ -3284,58 +3373,59 @@
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="491" w:type="pct"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="0818714B" w14:textId="77777777" w:rsidR="00C360F0" w:rsidRDefault="00C360F0" w:rsidP="000D70F4">
             <w:pPr>
               <w:ind w:left="94" w:hanging="94"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="Batang"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
+                <w:rFonts w:ascii="Wingdings" w:eastAsia="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings"/>
                 <w:lang w:eastAsia="en-GB"/>
               </w:rPr>
-              <w:sym w:font="Wingdings" w:char="F0A8"/>
+              <w:t></w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00C360F0" w14:paraId="74DA0396" w14:textId="77777777" w:rsidTr="000D70F4">
+      <w:tr w:rsidR="00C360F0" w14:paraId="74DA0396" w14:textId="77777777" w:rsidTr="77A912B3">
         <w:trPr>
           <w:trHeight w:val="691"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4509" w:type="pct"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="379C826C" w14:textId="77777777" w:rsidR="00C360F0" w:rsidRPr="00DF1E34" w:rsidRDefault="00C360F0" w:rsidP="00C360F0">
             <w:pPr>
               <w:pStyle w:val="Listenabsatz"/>
               <w:widowControl w:val="0"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="2"/>
               </w:numPr>
               <w:spacing w:after="120"/>
               <w:ind w:left="0" w:firstLine="0"/>
@@ -3361,58 +3451,59 @@
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="491" w:type="pct"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="0A442F5F" w14:textId="77777777" w:rsidR="00C360F0" w:rsidRDefault="00C360F0" w:rsidP="000D70F4">
             <w:pPr>
               <w:ind w:left="94" w:hanging="94"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="Batang"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
+                <w:rFonts w:ascii="Wingdings" w:eastAsia="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings"/>
                 <w:lang w:eastAsia="en-GB"/>
               </w:rPr>
-              <w:sym w:font="Wingdings" w:char="F0A8"/>
+              <w:t></w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00C360F0" w14:paraId="5DB433FA" w14:textId="77777777" w:rsidTr="000D70F4">
+      <w:tr w:rsidR="00C360F0" w14:paraId="5DB433FA" w14:textId="77777777" w:rsidTr="77A912B3">
         <w:trPr>
           <w:trHeight w:val="714"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4509" w:type="pct"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="6AC8748C" w14:textId="5686F564" w:rsidR="00C360F0" w:rsidRPr="00FA3D86" w:rsidRDefault="00C360F0" w:rsidP="00C360F0">
             <w:pPr>
               <w:pStyle w:val="Listenabsatz"/>
               <w:widowControl w:val="0"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="2"/>
               </w:numPr>
               <w:spacing w:after="120"/>
               <w:ind w:left="0" w:firstLine="0"/>
@@ -3462,58 +3553,59 @@
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="491" w:type="pct"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="272BFDCC" w14:textId="77777777" w:rsidR="00C360F0" w:rsidRDefault="00C360F0" w:rsidP="000D70F4">
             <w:pPr>
               <w:ind w:left="94" w:hanging="94"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="Batang"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
+                <w:rFonts w:ascii="Wingdings" w:eastAsia="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings"/>
                 <w:lang w:eastAsia="en-GB"/>
               </w:rPr>
-              <w:sym w:font="Wingdings" w:char="F0A8"/>
+              <w:t></w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00C360F0" w14:paraId="4A2FE321" w14:textId="77777777" w:rsidTr="000D70F4">
+      <w:tr w:rsidR="00C360F0" w14:paraId="4A2FE321" w14:textId="77777777" w:rsidTr="77A912B3">
         <w:trPr>
           <w:trHeight w:val="697"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4509" w:type="pct"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="653AF8DA" w14:textId="77777777" w:rsidR="00C360F0" w:rsidRPr="00FA3D86" w:rsidRDefault="00C360F0" w:rsidP="00C360F0">
             <w:pPr>
               <w:pStyle w:val="Listenabsatz"/>
               <w:widowControl w:val="0"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="2"/>
               </w:numPr>
               <w:spacing w:after="120"/>
               <w:ind w:left="0" w:firstLine="0"/>
@@ -3545,58 +3637,59 @@
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="491" w:type="pct"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="2269A6C7" w14:textId="77777777" w:rsidR="00C360F0" w:rsidRDefault="00C360F0" w:rsidP="000D70F4">
             <w:pPr>
               <w:ind w:left="94" w:hanging="94"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="Batang"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
+                <w:rFonts w:ascii="Wingdings" w:eastAsia="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings"/>
                 <w:lang w:eastAsia="en-GB"/>
               </w:rPr>
-              <w:sym w:font="Wingdings" w:char="F0A8"/>
+              <w:t></w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00C360F0" w14:paraId="12098005" w14:textId="77777777" w:rsidTr="000D70F4">
+      <w:tr w:rsidR="00C360F0" w14:paraId="12098005" w14:textId="77777777" w:rsidTr="77A912B3">
         <w:trPr>
           <w:trHeight w:val="693"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4509" w:type="pct"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="2A2943BA" w14:textId="77777777" w:rsidR="00C360F0" w:rsidRPr="00FA3D86" w:rsidRDefault="00C360F0" w:rsidP="00C360F0">
             <w:pPr>
               <w:pStyle w:val="Listenabsatz"/>
               <w:widowControl w:val="0"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="2"/>
               </w:numPr>
               <w:spacing w:after="120"/>
               <w:ind w:left="0" w:firstLine="0"/>
@@ -3621,58 +3714,59 @@
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="491" w:type="pct"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="0C180F24" w14:textId="77777777" w:rsidR="00C360F0" w:rsidRDefault="00C360F0" w:rsidP="000D70F4">
             <w:pPr>
               <w:ind w:left="94" w:hanging="94"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:lang w:eastAsia="en-GB"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
+                <w:rFonts w:ascii="Wingdings" w:eastAsia="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings"/>
                 <w:lang w:eastAsia="en-GB"/>
               </w:rPr>
-              <w:sym w:font="Wingdings" w:char="F0A8"/>
+              <w:t></w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00C360F0" w14:paraId="5785A625" w14:textId="77777777" w:rsidTr="000D70F4">
+      <w:tr w:rsidR="00C360F0" w14:paraId="5785A625" w14:textId="77777777" w:rsidTr="77A912B3">
         <w:trPr>
           <w:trHeight w:val="693"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4509" w:type="pct"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="1180EC2D" w14:textId="77777777" w:rsidR="00C360F0" w:rsidRPr="00FA3D86" w:rsidRDefault="00C360F0" w:rsidP="00C360F0">
             <w:pPr>
               <w:pStyle w:val="Listenabsatz"/>
               <w:widowControl w:val="0"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="2"/>
               </w:numPr>
               <w:spacing w:after="120"/>
               <w:ind w:left="0" w:firstLine="0"/>
@@ -3729,128 +3823,174 @@
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="491" w:type="pct"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="19F14235" w14:textId="77777777" w:rsidR="00C360F0" w:rsidRDefault="00C360F0" w:rsidP="000D70F4">
             <w:pPr>
               <w:ind w:left="94" w:hanging="94"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="Batang"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
+                <w:rFonts w:ascii="Wingdings" w:eastAsia="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings"/>
                 <w:lang w:eastAsia="en-GB"/>
               </w:rPr>
-              <w:sym w:font="Wingdings" w:char="F0A8"/>
+              <w:t></w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00C360F0" w14:paraId="4E6F7153" w14:textId="77777777" w:rsidTr="000D70F4">
+      <w:tr w:rsidR="00C360F0" w14:paraId="4E6F7153" w14:textId="77777777" w:rsidTr="77A912B3">
         <w:trPr>
           <w:trHeight w:val="693"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4509" w:type="pct"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="3D43D0CD" w14:textId="77777777" w:rsidR="00C360F0" w:rsidRPr="00FA3D86" w:rsidRDefault="00C360F0" w:rsidP="00C360F0">
+          <w:p w14:paraId="3D43D0CD" w14:textId="636DF326" w:rsidR="00C360F0" w:rsidRPr="00FA3D86" w:rsidRDefault="46CD01C3" w:rsidP="00C360F0">
             <w:pPr>
               <w:pStyle w:val="Listenabsatz"/>
               <w:widowControl w:val="0"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="2"/>
               </w:numPr>
               <w:spacing w:after="120"/>
               <w:ind w:left="0" w:firstLine="0"/>
               <w:contextualSpacing/>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="de-DE"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00FA3D86">
+            <w:r w:rsidRPr="77A912B3">
               <w:rPr>
                 <w:lang w:val="de-DE"/>
               </w:rPr>
-              <w:t>Mir ist bekannt, dass die Daten gemäß den MCI-Richtlinien sicher aufbewahrt werden.</w:t>
+              <w:t xml:space="preserve">Mir ist bekannt, dass die Daten gemäß den </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidR="00D0241D" w:rsidRPr="00D0241D">
+              <w:rPr>
+                <w:lang w:val="de-DE"/>
+              </w:rPr>
+              <w:t>den</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidR="00D0241D" w:rsidRPr="00D0241D">
+              <w:rPr>
+                <w:lang w:val="de-DE"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> Anforderungen der Datenschutzgrundverordnung (DSGVO) und den Anforderungen der</w:t>
+            </w:r>
+            <w:r w:rsidR="00D0241D">
+              <w:rPr>
+                <w:lang w:val="de-DE"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> MCI</w:t>
+            </w:r>
+            <w:r w:rsidR="00D0241D" w:rsidRPr="00D0241D">
+              <w:rPr>
+                <w:lang w:val="de-DE"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> Ethikkommission (</w:t>
+            </w:r>
+            <w:r w:rsidR="00D0241D">
+              <w:rPr>
+                <w:lang w:val="de-DE"/>
+              </w:rPr>
+              <w:t xml:space="preserve">MCI </w:t>
+            </w:r>
+            <w:r w:rsidR="00D0241D" w:rsidRPr="00D0241D">
+              <w:rPr>
+                <w:lang w:val="de-DE"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Ethikkodex) </w:t>
+            </w:r>
+            <w:r w:rsidRPr="77A912B3">
+              <w:rPr>
+                <w:lang w:val="de-DE"/>
+              </w:rPr>
+              <w:t>sicher aufbewahrt werden.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="491" w:type="pct"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="6DAE2FDF" w14:textId="77777777" w:rsidR="00C360F0" w:rsidRDefault="00C360F0" w:rsidP="000D70F4">
             <w:pPr>
               <w:ind w:left="94" w:hanging="94"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:lang w:eastAsia="en-GB"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
+                <w:rFonts w:ascii="Wingdings" w:eastAsia="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings"/>
                 <w:lang w:eastAsia="en-GB"/>
               </w:rPr>
-              <w:sym w:font="Wingdings" w:char="F0A8"/>
+              <w:t></w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00C360F0" w14:paraId="4B4B31B0" w14:textId="77777777" w:rsidTr="000D70F4">
+      <w:tr w:rsidR="00C360F0" w14:paraId="4B4B31B0" w14:textId="77777777" w:rsidTr="77A912B3">
         <w:trPr>
           <w:trHeight w:val="693"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4509" w:type="pct"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="245B6BF9" w14:textId="0093500C" w:rsidR="00C360F0" w:rsidRPr="00FA3D86" w:rsidRDefault="00C360F0" w:rsidP="00C360F0">
             <w:pPr>
               <w:pStyle w:val="Listenabsatz"/>
               <w:widowControl w:val="0"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="2"/>
               </w:numPr>
               <w:spacing w:after="120"/>
               <w:ind w:left="0" w:firstLine="0"/>
@@ -3879,85 +4019,86 @@
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="491" w:type="pct"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="6249FBBB" w14:textId="77777777" w:rsidR="00C360F0" w:rsidRDefault="00C360F0" w:rsidP="000D70F4">
             <w:pPr>
               <w:ind w:left="94" w:hanging="94"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:lang w:eastAsia="en-GB"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
+                <w:rFonts w:ascii="Wingdings" w:eastAsia="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings"/>
                 <w:lang w:eastAsia="en-GB"/>
               </w:rPr>
-              <w:sym w:font="Wingdings" w:char="F0A8"/>
+              <w:t></w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p w14:paraId="1EBE1757" w14:textId="77777777" w:rsidR="00C360F0" w:rsidRDefault="00C360F0" w:rsidP="00C360F0">
       <w:pPr>
         <w:ind w:left="1701"/>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="7D921561" w14:textId="388FAB05" w:rsidR="00C360F0" w:rsidRPr="00C360F0" w:rsidRDefault="00C360F0" w:rsidP="00C360F0">
-[...6 lines deleted...]
-      <w:r w:rsidRPr="00C360F0">
+    <w:p w14:paraId="7D921561" w14:textId="388FAB05" w:rsidR="00C360F0" w:rsidRPr="00D0241D" w:rsidRDefault="029167EE" w:rsidP="029167EE">
+      <w:pPr>
+        <w:ind w:left="1701"/>
+        <w:rPr>
+          <w:lang w:val="de-DE"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00D0241D">
         <w:rPr>
           <w:lang w:val="de-DE"/>
         </w:rPr>
         <w:t xml:space="preserve">Name des/der </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
-      <w:r w:rsidRPr="00C360F0">
+      <w:r w:rsidRPr="00D0241D">
         <w:rPr>
           <w:lang w:val="de-DE"/>
         </w:rPr>
         <w:t>Forschungsteilnehmer:in</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
-      <w:r w:rsidRPr="00C360F0">
+      <w:r w:rsidRPr="00D0241D">
         <w:rPr>
           <w:lang w:val="de-DE"/>
         </w:rPr>
         <w:t xml:space="preserve"> ………………………………………………….                                     </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="684B33F4" w14:textId="77777777" w:rsidR="00C360F0" w:rsidRPr="00C360F0" w:rsidRDefault="00C360F0" w:rsidP="00C360F0">
       <w:pPr>
         <w:ind w:left="1701"/>
         <w:rPr>
           <w:lang w:val="de-DE"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="28151273" w14:textId="77777777" w:rsidR="00C360F0" w:rsidRDefault="00C360F0" w:rsidP="00C360F0">
       <w:pPr>
         <w:ind w:left="1701"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="MS Mincho" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="424042"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00FB4443">
         <w:rPr>
@@ -3996,103 +4137,114 @@
           <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:t>Unterschrift</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r>
         <w:rPr>
           <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="00FB4443">
         <w:rPr>
           <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:t>………………………………………………………………….</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="260EDD27" w14:textId="77777777" w:rsidR="00796E49" w:rsidRDefault="00796E49" w:rsidP="00654408">
       <w:pPr>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="MCI Univers 55" w:eastAsia="MCI Univers 55" w:hAnsi="MCI Univers 55" w:cs="MCI Univers 55"/>
         </w:rPr>
         <w:sectPr w:rsidR="00796E49" w:rsidSect="000D70F4">
-          <w:footerReference w:type="default" r:id="rId14"/>
+          <w:footerReference w:type="default" r:id="rId16"/>
           <w:pgSz w:w="11910" w:h="16840"/>
           <w:pgMar w:top="482" w:right="851" w:bottom="1298" w:left="0" w:header="0" w:footer="1381" w:gutter="0"/>
           <w:cols w:space="720"/>
         </w:sectPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="2346EEB9" w14:textId="77777777" w:rsidR="00796E49" w:rsidRDefault="00796E49" w:rsidP="0071235D">
       <w:pPr>
         <w:spacing w:before="77"/>
         <w:ind w:right="80"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="MCI Univers 55" w:eastAsia="MCI Univers 55" w:hAnsi="MCI Univers 55" w:cs="MCI Univers 55"/>
           <w:sz w:val="13"/>
           <w:szCs w:val="13"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:sectPr w:rsidR="00796E49" w:rsidSect="00654408">
       <w:type w:val="continuous"/>
       <w:pgSz w:w="11910" w:h="16840"/>
       <w:pgMar w:top="440" w:right="853" w:bottom="280" w:left="0" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="2" w:space="720" w:equalWidth="0">
         <w:col w:w="5838" w:space="40"/>
         <w:col w:w="4472"/>
       </w:cols>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
+<file path=word/commentsExtensible.xml><?xml version="1.0" encoding="utf-8"?>
+<w16cex:commentsExtensible xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" mc:Ignorable="w16 w16cex">
+  <w16cex:commentExtensible w16cex:durableId="736359AE" w16cex:dateUtc="2025-10-07T14:47:16.053Z"/>
+  <w16cex:commentExtensible w16cex:durableId="78D2737C" w16cex:dateUtc="2025-10-07T14:54:16.476Z"/>
+  <w16cex:commentExtensible w16cex:durableId="2BC499BF" w16cex:dateUtc="2025-10-20T08:14:44.735Z"/>
+  <w16cex:commentExtensible w16cex:durableId="5D3D304D" w16cex:dateUtc="2025-10-20T08:21:49.597Z"/>
+  <w16cex:commentExtensible w16cex:durableId="7AC2B21C" w16cex:dateUtc="2025-10-20T08:24:12.395Z"/>
+  <w16cex:commentExtensible w16cex:durableId="77CAD7EC" w16cex:dateUtc="2025-10-20T08:32:23.888Z"/>
+</w16cex:commentsExtensible>
+</file>
+
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
-<w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+<w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid wp14">
   <w:endnote w:type="separator" w:id="-1">
     <w:p w14:paraId="61BCF7A1" w14:textId="77777777" w:rsidR="00B61084" w:rsidRDefault="00B61084">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
     <w:p w14:paraId="028D2D71" w14:textId="77777777" w:rsidR="00B61084" w:rsidRDefault="00B61084">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
-<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
+<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Symbol">
     <w:panose1 w:val="05050102010706020507"/>
     <w:charset w:val="02"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
     <w:family w:val="auto"/>
@@ -4141,81 +4293,81 @@
     <w:altName w:val="바탕"/>
     <w:panose1 w:val="02030600000101010101"/>
     <w:charset w:val="81"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="B00002AF" w:usb1="69D77CFB" w:usb2="00000030" w:usb3="00000000" w:csb0="0008009F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Arial">
     <w:panose1 w:val="020B0604020202020204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Cambria">
     <w:panose1 w:val="02040503050406030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E00006FF" w:usb1="420024FF" w:usb2="02000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
-<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid wp14">
   <w:p w14:paraId="6EAA374E" w14:textId="77777777" w:rsidR="00394FF0" w:rsidRDefault="00394FF0">
     <w:pPr>
       <w:pStyle w:val="Fuzeile"/>
     </w:pPr>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footer2.xml><?xml version="1.0" encoding="utf-8"?>
-<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid wp14">
   <w:p w14:paraId="32D5F1C3" w14:textId="77777777" w:rsidR="00394FF0" w:rsidRDefault="00394FF0">
     <w:pPr>
       <w:pStyle w:val="Fuzeile"/>
     </w:pPr>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footer3.xml><?xml version="1.0" encoding="utf-8"?>
-<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid wp14">
   <w:p w14:paraId="0746CACB" w14:textId="77777777" w:rsidR="00394FF0" w:rsidRDefault="00394FF0">
     <w:pPr>
       <w:pStyle w:val="Fuzeile"/>
     </w:pPr>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footer4.xml><?xml version="1.0" encoding="utf-8"?>
-<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid wp14">
   <w:p w14:paraId="4C6E4726" w14:textId="77777777" w:rsidR="00796E49" w:rsidRDefault="0071235D">
     <w:pPr>
       <w:spacing w:line="14" w:lineRule="auto"/>
       <w:rPr>
         <w:sz w:val="20"/>
         <w:szCs w:val="20"/>
       </w:rPr>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:noProof/>
       </w:rPr>
       <w:drawing>
         <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251658240" behindDoc="1" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="4EA8EEC3" wp14:editId="41DC9C16">
           <wp:simplePos x="0" y="0"/>
           <wp:positionH relativeFrom="column">
             <wp:posOffset>866830</wp:posOffset>
           </wp:positionH>
           <wp:positionV relativeFrom="paragraph">
             <wp:posOffset>-117875</wp:posOffset>
           </wp:positionV>
           <wp:extent cx="1234800" cy="655200"/>
           <wp:effectExtent l="0" t="0" r="0" b="0"/>
           <wp:wrapTight wrapText="bothSides">
             <wp:wrapPolygon edited="0">
@@ -4372,54 +4524,54 @@
                           <a:ext uri="{909E8E84-426E-40DD-AFC4-6F175D3DCCD1}">
                             <a14:hiddenFill xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main">
                               <a:solidFill>
                                 <a:srgbClr val="FFFFFF"/>
                               </a:solidFill>
                             </a14:hiddenFill>
                           </a:ext>
                         </a:extLst>
                       </wps:spPr>
                       <wps:bodyPr rot="0" vert="horz" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" anchor="t" anchorCtr="0" upright="1">
                         <a:noAutofit/>
                       </wps:bodyPr>
                     </wps:wsp>
                   </wpg:wgp>
                 </a:graphicData>
               </a:graphic>
               <wp14:sizeRelH relativeFrom="page">
                 <wp14:pctWidth>0</wp14:pctWidth>
               </wp14:sizeRelH>
               <wp14:sizeRelV relativeFrom="page">
                 <wp14:pctHeight>0</wp14:pctHeight>
               </wp14:sizeRelV>
             </wp:anchor>
           </w:drawing>
         </mc:Choice>
-        <mc:Fallback xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du">
-[...2 lines deleted...]
-              <v:shape id="Freeform 6" o:spid="_x0000_s1027" style="position:absolute;left:3322;top:15528;width:2;height:720;visibility:visible;mso-wrap-style:square;v-text-anchor:top" coordsize="2,720" o:gfxdata="UEsDBBQABgAIAAAAIQDb4fbL7gAAAIUBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbHyQz07DMAyH&#10;70i8Q+QralM4IITa7kDhCAiNB7ASt43WOlEcyvb2pNu4IODoPz9/n1xv9vOkForiPDdwXVagiI23&#10;jocG3rdPxR0oScgWJ8/UwIEENu3lRb09BBKV0ywNjCmFe63FjDSjlD4Q50nv44wpl3HQAc0OB9I3&#10;VXWrjedEnIq03oC27qjHjympx31un0wiTQLq4bS4shrAECZnMGVTvbD9QSnOhDInjzsyuiBXWQP0&#10;r4R18jfgnHvJr4nOknrFmJ5xzhraRtHWf3Kkpfz/yGo5S+H73hkquyhdjr3R8m2lj09svwAAAP//&#10;AwBQSwMEFAAGAAgAAAAhAFr0LFu/AAAAFQEAAAsAAABfcmVscy8ucmVsc2zPwWrDMAwG4Ptg72B0&#10;X5TuUMaI01uh19I+gLGVxCy2jGSy9e1nemrHjpL4P0nD4SetZiPRyNnCruvBUPYcYp4tXC/Htw8w&#10;Wl0ObuVMFm6kcBhfX4Yzra62kC6xqGlKVgtLreUTUf1CyWnHhXKbTCzJ1VbKjMX5LzcTvvf9HuXR&#10;gPHJNKdgQU5hB+ZyK23zHztFL6w81c5zQp6m6P9TMfB3PtPWFCczVQtB9N4U2rp2HOA44NMz4y8A&#10;AAD//wMAUEsDBBQABgAIAAAAIQA8zQCUwgAAANoAAAAPAAAAZHJzL2Rvd25yZXYueG1sRI9Ba8JA&#10;FITvhf6H5RW81U2jSImuIRQC6q3GgsdH9pnEZt+G3a2J/74rFHocZuYbZpNPphc3cr6zrOBtnoAg&#10;rq3uuFFwqsrXdxA+IGvsLZOCO3nIt89PG8y0HfmTbsfQiAhhn6GCNoQhk9LXLRn0czsQR+9incEQ&#10;pWukdjhGuOllmiQrabDjuNDiQB8t1d/HH6Ogd18LM+pqvB6WaerKc1FN+0Kp2ctUrEEEmsJ/+K+9&#10;0wpW8LgSb4Dc/gIAAP//AwBQSwECLQAUAAYACAAAACEA2+H2y+4AAACFAQAAEwAAAAAAAAAAAAAA&#10;AAAAAAAAW0NvbnRlbnRfVHlwZXNdLnhtbFBLAQItABQABgAIAAAAIQBa9CxbvwAAABUBAAALAAAA&#10;AAAAAAAAAAAAAB8BAABfcmVscy8ucmVsc1BLAQItABQABgAIAAAAIQA8zQCUwgAAANoAAAAPAAAA&#10;AAAAAAAAAAAAAAcCAABkcnMvZG93bnJldi54bWxQSwUGAAAAAAMAAwC3AAAA9gIAAAAA&#10;" path="m,l,720e" filled="f" strokecolor="#004983" strokeweight=".58pt">
+        <mc:Fallback xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du">
+          <w:pict w14:anchorId="094E3787">
+            <v:group id="Group 5" style="position:absolute;margin-left:166.1pt;margin-top:776.4pt;width:.1pt;height:36pt;z-index:-251663360;mso-position-horizontal-relative:page;mso-position-vertical-relative:page" coordsize="2,720" coordorigin="3322,15528" o:spid="_x0000_s1026" w14:anchorId="5DBE31DB" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQBe3TT3VAMAAOcHAAAOAAAAZHJzL2Uyb0RvYy54bWykVdtu2zAMfR+wfxD0uCG1nThpajQtilyK&#10;Ad1WoNkHKLZ8wWzJk5Q43bB/H0XZiZt2F3R5cCiTJg8PKfLyel+VZMeVLqSY0eDMp4SLWCaFyGb0&#10;y3o1mFKiDRMJK6XgM/rINb2+evvmsqkjPpS5LBOuCDgROmrqGc2NqSPP03HOK6bPZM0FKFOpKmbg&#10;qDIvUawB71XpDX1/4jVSJbWSMdca3i6ckl6h/zTlsfmcppobUs4oYDP4VPjc2Kd3dcmiTLE6L+IW&#10;BnsFiooVAoIeXC2YYWSrimeuqiJWUsvUnMWy8mSaFjHHHCCbwD/J5lbJbY25ZFGT1QeagNoTnl7t&#10;Nv60u1ekSGZ0TIlgFZQIo5KxpaapswgsblX9UN8rlx+IdzL+qkHtnertOXPGZNN8lAm4Y1sjkZp9&#10;qirrApIme6zA46ECfG9IDC+D4TlUKQZFOD6H+rr6xDkU0X4zGg2HlIA2GI+H0065bD8Glf0SvrMa&#10;j0UuIqJsUdmUoNH0kUv9f1w+5KzmWCJtmWq5nHRcrhTntnnJxNGJRh2Xuk9kT2MhauD7rxS+REfH&#10;5G/IYFG81eaWSywF291p465AAhIWOGnbYA2FSKsSbsP7AfEJMu6ejvfsYBh0hu+81iwnbRHgQhzM&#10;AFHf32QYTl/2N+oMrT80O/iDomYdUpZ34OO9aNGDRJgdPT62XC31sdXWQdsWYGQz/aPtqG8LUY8h&#10;FMyU02miKIFpsnHE1MxYZDaEFUnuWtKeK7nja4kacwTWtetRW4rnVse2dloAZd1jox9CWqS9+gq5&#10;KsoSC1wK0gCQ0WSCzGhZFolVWjBaZZt5qciO2SnphxfTLv0nZjCNRILOcs6SZSsbVpROhuAlMgs9&#10;2BJguxHH4I8L/2I5XU7DQTicLAehv1gMblbzcDBZBefjxWgxny+CnxZaEEZ5kSRcWHTdSA7Cf7um&#10;7XJww/QwlJ9k8STZFf7aWvfMvKcwkGTIpfvH7GCuuHvqhspGJo9wZ5V0OwZ2Igi5VN8paWC/zKj+&#10;tmWKU1J+EDB0LoIwtAsJDzjsKFF9zaavYSIGVzNqKLS3FefGLbFtrYosh0gBllXIGxi3aWEvNeJz&#10;qNoDzD2UcJtgLu3ms+uqf0ar436++gUAAP//AwBQSwMEFAAGAAgAAAAhAFc/2ELhAAAADQEAAA8A&#10;AABkcnMvZG93bnJldi54bWxMj0FLw0AQhe+C/2EZwZvdZNOUErMppainItgK4m2aTJPQ7G7IbpP0&#10;3zue9Djvfbx5L9/MphMjDb51VkO8iECQLV3V2lrD5/H1aQ3CB7QVds6Shht52BT3dzlmlZvsB42H&#10;UAsOsT5DDU0IfSalLxsy6BeuJ8ve2Q0GA59DLasBJw43nVRRtJIGW8sfGuxp11B5OVyNhrcJp20S&#10;v4z7y3l3+z6m71/7mLR+fJi3zyACzeEPht/6XB0K7nRyV1t50WlIEqUYZSNNFY9ghKUliBNLK7Vc&#10;gyxy+X9F8QMAAP//AwBQSwECLQAUAAYACAAAACEAtoM4kv4AAADhAQAAEwAAAAAAAAAAAAAAAAAA&#10;AAAAW0NvbnRlbnRfVHlwZXNdLnhtbFBLAQItABQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAAAAA&#10;AAAAAAAAAC8BAABfcmVscy8ucmVsc1BLAQItABQABgAIAAAAIQBe3TT3VAMAAOcHAAAOAAAAAAAA&#10;AAAAAAAAAC4CAABkcnMvZTJvRG9jLnhtbFBLAQItABQABgAIAAAAIQBXP9hC4QAAAA0BAAAPAAAA&#10;AAAAAAAAAAAAAK4FAABkcnMvZG93bnJldi54bWxQSwUGAAAAAAQABADzAAAAvAYAAAAA&#10;">
+              <v:shape id="Freeform 6" style="position:absolute;left:3322;top:15528;width:2;height:720;visibility:visible;mso-wrap-style:square;v-text-anchor:top" coordsize="2,720" o:spid="_x0000_s1027" filled="f" strokecolor="#004983" strokeweight=".58pt" path="m,l,720e" o:gfxdata="UEsDBBQABgAIAAAAIQDb4fbL7gAAAIUBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbHyQz07DMAyH&#10;70i8Q+QralM4IITa7kDhCAiNB7ASt43WOlEcyvb2pNu4IODoPz9/n1xv9vOkForiPDdwXVagiI23&#10;jocG3rdPxR0oScgWJ8/UwIEENu3lRb09BBKV0ywNjCmFe63FjDSjlD4Q50nv44wpl3HQAc0OB9I3&#10;VXWrjedEnIq03oC27qjHjympx31un0wiTQLq4bS4shrAECZnMGVTvbD9QSnOhDInjzsyuiBXWQP0&#10;r4R18jfgnHvJr4nOknrFmJ5xzhraRtHWf3Kkpfz/yGo5S+H73hkquyhdjr3R8m2lj09svwAAAP//&#10;AwBQSwMEFAAGAAgAAAAhAFr0LFu/AAAAFQEAAAsAAABfcmVscy8ucmVsc2zPwWrDMAwG4Ptg72B0&#10;X5TuUMaI01uh19I+gLGVxCy2jGSy9e1nemrHjpL4P0nD4SetZiPRyNnCruvBUPYcYp4tXC/Htw8w&#10;Wl0ObuVMFm6kcBhfX4Yzra62kC6xqGlKVgtLreUTUf1CyWnHhXKbTCzJ1VbKjMX5LzcTvvf9HuXR&#10;gPHJNKdgQU5hB+ZyK23zHztFL6w81c5zQp6m6P9TMfB3PtPWFCczVQtB9N4U2rp2HOA44NMz4y8A&#10;AAD//wMAUEsDBBQABgAIAAAAIQA8zQCUwgAAANoAAAAPAAAAZHJzL2Rvd25yZXYueG1sRI9Ba8JA&#10;FITvhf6H5RW81U2jSImuIRQC6q3GgsdH9pnEZt+G3a2J/74rFHocZuYbZpNPphc3cr6zrOBtnoAg&#10;rq3uuFFwqsrXdxA+IGvsLZOCO3nIt89PG8y0HfmTbsfQiAhhn6GCNoQhk9LXLRn0czsQR+9incEQ&#10;pWukdjhGuOllmiQrabDjuNDiQB8t1d/HH6Ogd18LM+pqvB6WaerKc1FN+0Kp2ctUrEEEmsJ/+K+9&#10;0wpW8LgSb4Dc/gIAAP//AwBQSwECLQAUAAYACAAAACEA2+H2y+4AAACFAQAAEwAAAAAAAAAAAAAA&#10;AAAAAAAAW0NvbnRlbnRfVHlwZXNdLnhtbFBLAQItABQABgAIAAAAIQBa9CxbvwAAABUBAAALAAAA&#10;AAAAAAAAAAAAAB8BAABfcmVscy8ucmVsc1BLAQItABQABgAIAAAAIQA8zQCUwgAAANoAAAAPAAAA&#10;AAAAAAAAAAAAAAcCAABkcnMvZG93bnJldi54bWxQSwUGAAAAAAMAAwC3AAAA9gIAAAAA&#10;">
                 <v:path arrowok="t" o:connecttype="custom" o:connectlocs="0,15528;0,16248" o:connectangles="0,0"/>
               </v:shape>
               <w10:wrap anchorx="page" anchory="page"/>
             </v:group>
           </w:pict>
         </mc:Fallback>
       </mc:AlternateContent>
     </w:r>
     <w:r w:rsidR="00954A16">
       <w:rPr>
         <w:noProof/>
         <w:lang w:val="de-DE" w:eastAsia="de-DE"/>
       </w:rPr>
       <mc:AlternateContent>
         <mc:Choice Requires="wps">
           <w:drawing>
             <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251655168" behindDoc="1" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="0FE2FB85" wp14:editId="11D7CB53">
               <wp:simplePos x="0" y="0"/>
               <wp:positionH relativeFrom="page">
                 <wp:posOffset>2205990</wp:posOffset>
               </wp:positionH>
               <wp:positionV relativeFrom="page">
                 <wp:posOffset>9860280</wp:posOffset>
               </wp:positionV>
               <wp:extent cx="1741805" cy="205740"/>
@@ -4577,127 +4729,167 @@
                               <w:spacing w:val="-1"/>
                               <w:sz w:val="12"/>
                               <w:lang w:val="de-AT"/>
                             </w:rPr>
                             <w:t>+43</w:t>
                           </w:r>
                           <w:r w:rsidRPr="00797285">
                             <w:rPr>
                               <w:rFonts w:ascii="MCI Univers 55"/>
                               <w:color w:val="004983"/>
                               <w:sz w:val="12"/>
                               <w:lang w:val="de-AT"/>
                             </w:rPr>
                             <w:t xml:space="preserve"> 512 </w:t>
                           </w:r>
                           <w:r w:rsidRPr="00797285">
                             <w:rPr>
                               <w:rFonts w:ascii="MCI Univers 55"/>
                               <w:color w:val="004983"/>
                               <w:spacing w:val="-1"/>
                               <w:sz w:val="12"/>
                               <w:lang w:val="de-AT"/>
                             </w:rPr>
                             <w:t>20</w:t>
                           </w:r>
-                          <w:hyperlink r:id="rId2">
-[...29 lines deleted...]
-                          </w:hyperlink>
+                          <w:r w:rsidR="00A0678C">
+                            <w:fldChar w:fldCharType="begin"/>
+                          </w:r>
+                          <w:r w:rsidR="00A0678C" w:rsidRPr="00A0678C">
+                            <w:rPr>
+                              <w:lang w:val="de-DE"/>
+                            </w:rPr>
+                            <w:instrText xml:space="preserve"> HYPERLINK "mailto:office@mci.edu" \h </w:instrText>
+                          </w:r>
+                          <w:r w:rsidR="00A0678C">
+                            <w:fldChar w:fldCharType="separate"/>
+                          </w:r>
+                          <w:r w:rsidRPr="00797285">
+                            <w:rPr>
+                              <w:rFonts w:ascii="MCI Univers 55"/>
+                              <w:color w:val="004983"/>
+                              <w:spacing w:val="-1"/>
+                              <w:sz w:val="12"/>
+                              <w:lang w:val="de-AT"/>
+                            </w:rPr>
+                            <w:t>70,</w:t>
+                          </w:r>
                           <w:r w:rsidRPr="00797285">
                             <w:rPr>
                               <w:rFonts w:ascii="MCI Univers 55"/>
                               <w:color w:val="004983"/>
                               <w:sz w:val="12"/>
                               <w:lang w:val="de-AT"/>
                             </w:rPr>
                             <w:t xml:space="preserve"> </w:t>
                           </w:r>
-                          <w:hyperlink r:id="rId3">
-[...10 lines deleted...]
-                          </w:hyperlink>
+                          <w:r w:rsidRPr="00797285">
+                            <w:rPr>
+                              <w:rFonts w:ascii="MCI Univers 55"/>
+                              <w:color w:val="004983"/>
+                              <w:spacing w:val="-1"/>
+                              <w:sz w:val="12"/>
+                              <w:lang w:val="de-AT"/>
+                            </w:rPr>
+                            <w:t>office@mci.edu,</w:t>
+                          </w:r>
+                          <w:r w:rsidR="00A0678C">
+                            <w:rPr>
+                              <w:rFonts w:ascii="MCI Univers 55"/>
+                              <w:color w:val="004983"/>
+                              <w:spacing w:val="-1"/>
+                              <w:sz w:val="12"/>
+                              <w:lang w:val="de-AT"/>
+                            </w:rPr>
+                            <w:fldChar w:fldCharType="end"/>
+                          </w:r>
+                          <w:r w:rsidRPr="00797285">
+                            <w:rPr>
+                              <w:rFonts w:ascii="MCI Univers 55"/>
+                              <w:color w:val="004983"/>
+                              <w:sz w:val="12"/>
+                              <w:lang w:val="de-AT"/>
+                            </w:rPr>
+                            <w:t xml:space="preserve"> </w:t>
+                          </w:r>
+                          <w:r w:rsidR="00A0678C">
+                            <w:fldChar w:fldCharType="begin"/>
+                          </w:r>
+                          <w:r w:rsidR="00A0678C" w:rsidRPr="00A0678C">
+                            <w:rPr>
+                              <w:lang w:val="de-DE"/>
+                            </w:rPr>
+                            <w:instrText xml:space="preserve"> HYPERLINK "http://www.mci.edu/" \h </w:instrText>
+                          </w:r>
+                          <w:r w:rsidR="00A0678C">
+                            <w:fldChar w:fldCharType="separate"/>
+                          </w:r>
+                          <w:r w:rsidRPr="00797285">
+                            <w:rPr>
+                              <w:rFonts w:ascii="MCI Univers 55"/>
+                              <w:color w:val="004983"/>
+                              <w:spacing w:val="-1"/>
+                              <w:sz w:val="12"/>
+                              <w:lang w:val="de-AT"/>
+                            </w:rPr>
+                            <w:t>www.mci.edu</w:t>
+                          </w:r>
+                          <w:r w:rsidR="00A0678C">
+                            <w:rPr>
+                              <w:rFonts w:ascii="MCI Univers 55"/>
+                              <w:color w:val="004983"/>
+                              <w:spacing w:val="-1"/>
+                              <w:sz w:val="12"/>
+                              <w:lang w:val="de-AT"/>
+                            </w:rPr>
+                            <w:fldChar w:fldCharType="end"/>
+                          </w:r>
                         </w:p>
                       </w:txbxContent>
                     </wps:txbx>
                     <wps:bodyPr rot="0" vert="horz" wrap="square" lIns="0" tIns="0" rIns="0" bIns="0" anchor="t" anchorCtr="0" upright="1">
                       <a:noAutofit/>
                     </wps:bodyPr>
                   </wps:wsp>
                 </a:graphicData>
               </a:graphic>
               <wp14:sizeRelH relativeFrom="page">
                 <wp14:pctWidth>0</wp14:pctWidth>
               </wp14:sizeRelH>
               <wp14:sizeRelV relativeFrom="page">
                 <wp14:pctHeight>0</wp14:pctHeight>
               </wp14:sizeRelV>
             </wp:anchor>
           </w:drawing>
         </mc:Choice>
         <mc:Fallback>
           <w:pict>
             <v:shapetype w14:anchorId="0FE2FB85" id="_x0000_t202" coordsize="21600,21600" o:spt="202" path="m,l,21600r21600,l21600,xe">
               <v:stroke joinstyle="miter"/>
               <v:path gradientshapeok="t" o:connecttype="rect"/>
             </v:shapetype>
-            <v:shape id="Text Box 3" o:spid="_x0000_s1026" type="#_x0000_t202" style="position:absolute;margin-left:173.7pt;margin-top:776.4pt;width:137.15pt;height:16.2pt;z-index:-251661312;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:page;mso-position-vertical:absolute;mso-position-vertical-relative:page;mso-width-percent:0;mso-height-percent:0;mso-width-relative:page;mso-height-relative:page;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQCf37Bz1gEAAJEDAAAOAAAAZHJzL2Uyb0RvYy54bWysU9tu2zAMfR+wfxD0vtgJ2rUw4hRdiw4D&#10;uq1Atw+gZck2ZosapcTOvn6UHKe7vA17ESiJOjznkNreTEMvDpp8h7aU61UuhbYK6842pfz65eHN&#10;tRQ+gK2hR6tLedRe3uxev9qOrtAbbLGvNQkGsb4YXSnbEFyRZV61egC/QqctXxqkAQJvqclqgpHR&#10;hz7b5PnbbESqHaHS3vPp/XwpdwnfGK3CZ2O8DqIvJXMLaaW0VnHNdlsoGgLXdupEA/6BxQCd5aJn&#10;qHsIIPbU/QU1dIrQowkrhUOGxnRKJw2sZp3/oea5BaeTFjbHu7NN/v/Bqk+HZ/dEIkzvcOIGJhHe&#10;PaL65oXFuxZso2+JcGw11Fx4HS3LRueL09NotS98BKnGj1hzk2EfMAFNhoboCusUjM4NOJ5N11MQ&#10;Kpa8ulhf55dSKL7b5JdXF6krGRTLa0c+vNc4iBiUkripCR0Ojz5ENlAsKbGYxYeu71Nje/vbASfG&#10;k8Q+Ep6ph6maODuqqLA+sg7CeU54rjlokX5IMfKMlNJ/3wNpKfoPlr2IA7UEtATVEoBV/LSUQYo5&#10;vAvz4O0ddU3LyLPbFm/ZL9MlKS8sTjy570nhaUbjYP26T1kvP2n3EwAA//8DAFBLAwQUAAYACAAA&#10;ACEApbyksuIAAAANAQAADwAAAGRycy9kb3ducmV2LnhtbEyPwU7DMBBE70j8g7VI3KjT0KRtGqeq&#10;EJyQEGk4cHRiN7Ear0PstuHv2Z7KcWeeZmfy7WR7dtajNw4FzGcRMI2NUwZbAV/V29MKmA8Slewd&#10;agG/2sO2uL/LZabcBUt93oeWUQj6TAroQhgyzn3TaSv9zA0ayTu40cpA59hyNcoLhduex1GUcisN&#10;0odODvql081xf7ICdt9Yvpqfj/qzPJSmqtYRvqdHIR4fpt0GWNBTuMFwrU/VoaBOtTuh8qwX8LxY&#10;LgglI0liGkFIGs+XwOqrtEpi4EXO/68o/gAAAP//AwBQSwECLQAUAAYACAAAACEAtoM4kv4AAADh&#10;AQAAEwAAAAAAAAAAAAAAAAAAAAAAW0NvbnRlbnRfVHlwZXNdLnhtbFBLAQItABQABgAIAAAAIQA4&#10;/SH/1gAAAJQBAAALAAAAAAAAAAAAAAAAAC8BAABfcmVscy8ucmVsc1BLAQItABQABgAIAAAAIQCf&#10;37Bz1gEAAJEDAAAOAAAAAAAAAAAAAAAAAC4CAABkcnMvZTJvRG9jLnhtbFBLAQItABQABgAIAAAA&#10;IQClvKSy4gAAAA0BAAAPAAAAAAAAAAAAAAAAADAEAABkcnMvZG93bnJldi54bWxQSwUGAAAAAAQA&#10;BADzAAAAPwUAAAAA&#10;" filled="f" stroked="f">
+            <v:shape id="Text Box 3" o:spid="_x0000_s1026" type="#_x0000_t202" style="position:absolute;margin-left:173.7pt;margin-top:776.4pt;width:137.15pt;height:16.2pt;z-index:-251661312;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:page;mso-position-vertical:absolute;mso-position-vertical-relative:page;mso-width-percent:0;mso-height-percent:0;mso-width-relative:page;mso-height-relative:page;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQC+HuFWrgIAAKkFAAAOAAAAZHJzL2Uyb0RvYy54bWysVNuOmzAQfa/Uf7D8znIJSQAtWWVDqCpt&#10;L9JuP8ABE6yCTW0nsF313zs2IdnLS9WWB2uwx2cu53iub4a2QUcqFRM8xf6VhxHlhSgZ36f420Pu&#10;RBgpTXhJGsFpih+pwjer9++u+y6hgahFU1KJAISrpO9SXGvdJa6ripq2RF2JjnI4rIRsiYZfuXdL&#10;SXpAbxs38LyF2wtZdlIUVCnYzcZDvLL4VUUL/aWqFNWoSTHkpu0q7bozq7u6Jslekq5mxSkN8hdZ&#10;tIRxCHqGyogm6CDZG6iWFVIoUemrQrSuqCpWUFsDVON7r6q5r0lHbS3QHNWd26T+H2zx+fhVIlam&#10;eIYRJy1Q9EAHjW7FgGamO32nEnC678BND7ANLNtKVXcniu8KcbGpCd/TtZSirykpITvf3HSfXR1x&#10;lAHZ9Z9ECWHIQQsLNFSyNa2DZiBAB5Yez8yYVAoTchn6kTfHqICzwJsvQ0udS5LpdieV/kBFi4yR&#10;YgnMW3RyvFPaZEOSycUE4yJnTWPZb/iLDXAcdyA2XDVnJgtL5lPsxdtoG4VOGCy2TuhlmbPON6Gz&#10;yP3lPJtlm03m/zJx/TCpWVlSbsJMwvLDPyPuJPFREmdpKdGw0sCZlJTc7zaNREcCws7tZ3sOJxc3&#10;92UatglQy6uS/CD0boPYyRfR0gnzcO7ESy9yPD++jRdeGIdZ/rKkO8bpv5eE+hTH82A+iumS9Kva&#10;PPu9rY0kLdMwOhrWpjg6O5HESHDLS0utJqwZ7WetMOlfWgF0T0RbwRqNjmrVw24AFKPinSgfQbpS&#10;gLJAnzDvwKiF/IlRD7MjxerHgUiKUfORg/zNoJkMORm7ySC8gKsp1hiN5kaPA+nQSbavAXl8YFys&#10;4YlUzKr3ksXpYcE8sEWcZpcZOM//rddlwq5+AwAA//8DAFBLAwQUAAYACAAAACEApbyksuIAAAAN&#10;AQAADwAAAGRycy9kb3ducmV2LnhtbEyPwU7DMBBE70j8g7VI3KjT0KRtGqeqEJyQEGk4cHRiN7Ea&#10;r0PstuHv2Z7KcWeeZmfy7WR7dtajNw4FzGcRMI2NUwZbAV/V29MKmA8SlewdagG/2sO2uL/LZabc&#10;BUt93oeWUQj6TAroQhgyzn3TaSv9zA0ayTu40cpA59hyNcoLhduex1GUcisN0odODvql081xf7IC&#10;dt9Yvpqfj/qzPJSmqtYRvqdHIR4fpt0GWNBTuMFwrU/VoaBOtTuh8qwX8LxYLgglI0liGkFIGs+X&#10;wOqrtEpi4EXO/68o/gAAAP//AwBQSwECLQAUAAYACAAAACEAtoM4kv4AAADhAQAAEwAAAAAAAAAA&#10;AAAAAAAAAAAAW0NvbnRlbnRfVHlwZXNdLnhtbFBLAQItABQABgAIAAAAIQA4/SH/1gAAAJQBAAAL&#10;AAAAAAAAAAAAAAAAAC8BAABfcmVscy8ucmVsc1BLAQItABQABgAIAAAAIQC+HuFWrgIAAKkFAAAO&#10;AAAAAAAAAAAAAAAAAC4CAABkcnMvZTJvRG9jLnhtbFBLAQItABQABgAIAAAAIQClvKSy4gAAAA0B&#10;AAAPAAAAAAAAAAAAAAAAAAgFAABkcnMvZG93bnJldi54bWxQSwUGAAAAAAQABADzAAAAFwYAAAAA&#10;" filled="f" stroked="f">
               <v:textbox inset="0,0,0,0">
                 <w:txbxContent>
                   <w:p w14:paraId="34B740B7" w14:textId="77777777" w:rsidR="00796E49" w:rsidRPr="00797285" w:rsidRDefault="00D34BAB">
                     <w:pPr>
                       <w:spacing w:before="1"/>
                       <w:ind w:left="20"/>
                       <w:rPr>
                         <w:rFonts w:ascii="MCI Univers 55" w:eastAsia="MCI Univers 55" w:hAnsi="MCI Univers 55" w:cs="MCI Univers 55"/>
                         <w:sz w:val="12"/>
                         <w:szCs w:val="12"/>
                         <w:lang w:val="de-AT"/>
                       </w:rPr>
                     </w:pPr>
                     <w:r w:rsidRPr="00797285">
                       <w:rPr>
                         <w:rFonts w:ascii="MCI Univers 55" w:hAnsi="MCI Univers 55"/>
                         <w:color w:val="004983"/>
                         <w:sz w:val="12"/>
                         <w:lang w:val="de-AT"/>
                       </w:rPr>
                       <w:t xml:space="preserve">6020 </w:t>
                     </w:r>
                     <w:r w:rsidRPr="00797285">
                       <w:rPr>
                         <w:rFonts w:ascii="MCI Univers 55" w:hAnsi="MCI Univers 55"/>
@@ -4786,102 +4978,142 @@
                         <w:spacing w:val="-1"/>
                         <w:sz w:val="12"/>
                         <w:lang w:val="de-AT"/>
                       </w:rPr>
                       <w:t>+43</w:t>
                     </w:r>
                     <w:r w:rsidRPr="00797285">
                       <w:rPr>
                         <w:rFonts w:ascii="MCI Univers 55"/>
                         <w:color w:val="004983"/>
                         <w:sz w:val="12"/>
                         <w:lang w:val="de-AT"/>
                       </w:rPr>
                       <w:t xml:space="preserve"> 512 </w:t>
                     </w:r>
                     <w:r w:rsidRPr="00797285">
                       <w:rPr>
                         <w:rFonts w:ascii="MCI Univers 55"/>
                         <w:color w:val="004983"/>
                         <w:spacing w:val="-1"/>
                         <w:sz w:val="12"/>
                         <w:lang w:val="de-AT"/>
                       </w:rPr>
                       <w:t>20</w:t>
                     </w:r>
-                    <w:hyperlink r:id="rId4">
-[...29 lines deleted...]
-                    </w:hyperlink>
+                    <w:r w:rsidR="00A0678C">
+                      <w:fldChar w:fldCharType="begin"/>
+                    </w:r>
+                    <w:r w:rsidR="00A0678C" w:rsidRPr="00A0678C">
+                      <w:rPr>
+                        <w:lang w:val="de-DE"/>
+                      </w:rPr>
+                      <w:instrText xml:space="preserve"> HYPERLINK "mailto:office@mci.edu" \h </w:instrText>
+                    </w:r>
+                    <w:r w:rsidR="00A0678C">
+                      <w:fldChar w:fldCharType="separate"/>
+                    </w:r>
+                    <w:r w:rsidRPr="00797285">
+                      <w:rPr>
+                        <w:rFonts w:ascii="MCI Univers 55"/>
+                        <w:color w:val="004983"/>
+                        <w:spacing w:val="-1"/>
+                        <w:sz w:val="12"/>
+                        <w:lang w:val="de-AT"/>
+                      </w:rPr>
+                      <w:t>70,</w:t>
+                    </w:r>
                     <w:r w:rsidRPr="00797285">
                       <w:rPr>
                         <w:rFonts w:ascii="MCI Univers 55"/>
                         <w:color w:val="004983"/>
                         <w:sz w:val="12"/>
                         <w:lang w:val="de-AT"/>
                       </w:rPr>
                       <w:t xml:space="preserve"> </w:t>
                     </w:r>
-                    <w:hyperlink r:id="rId5">
-[...10 lines deleted...]
-                    </w:hyperlink>
+                    <w:r w:rsidRPr="00797285">
+                      <w:rPr>
+                        <w:rFonts w:ascii="MCI Univers 55"/>
+                        <w:color w:val="004983"/>
+                        <w:spacing w:val="-1"/>
+                        <w:sz w:val="12"/>
+                        <w:lang w:val="de-AT"/>
+                      </w:rPr>
+                      <w:t>office@mci.edu,</w:t>
+                    </w:r>
+                    <w:r w:rsidR="00A0678C">
+                      <w:rPr>
+                        <w:rFonts w:ascii="MCI Univers 55"/>
+                        <w:color w:val="004983"/>
+                        <w:spacing w:val="-1"/>
+                        <w:sz w:val="12"/>
+                        <w:lang w:val="de-AT"/>
+                      </w:rPr>
+                      <w:fldChar w:fldCharType="end"/>
+                    </w:r>
+                    <w:r w:rsidRPr="00797285">
+                      <w:rPr>
+                        <w:rFonts w:ascii="MCI Univers 55"/>
+                        <w:color w:val="004983"/>
+                        <w:sz w:val="12"/>
+                        <w:lang w:val="de-AT"/>
+                      </w:rPr>
+                      <w:t xml:space="preserve"> </w:t>
+                    </w:r>
+                    <w:r w:rsidR="00A0678C">
+                      <w:fldChar w:fldCharType="begin"/>
+                    </w:r>
+                    <w:r w:rsidR="00A0678C" w:rsidRPr="00A0678C">
+                      <w:rPr>
+                        <w:lang w:val="de-DE"/>
+                      </w:rPr>
+                      <w:instrText xml:space="preserve"> HYPERLINK "http://www.mci.edu/" \h </w:instrText>
+                    </w:r>
+                    <w:r w:rsidR="00A0678C">
+                      <w:fldChar w:fldCharType="separate"/>
+                    </w:r>
+                    <w:r w:rsidRPr="00797285">
+                      <w:rPr>
+                        <w:rFonts w:ascii="MCI Univers 55"/>
+                        <w:color w:val="004983"/>
+                        <w:spacing w:val="-1"/>
+                        <w:sz w:val="12"/>
+                        <w:lang w:val="de-AT"/>
+                      </w:rPr>
+                      <w:t>www.mci.edu</w:t>
+                    </w:r>
+                    <w:r w:rsidR="00A0678C">
+                      <w:rPr>
+                        <w:rFonts w:ascii="MCI Univers 55"/>
+                        <w:color w:val="004983"/>
+                        <w:spacing w:val="-1"/>
+                        <w:sz w:val="12"/>
+                        <w:lang w:val="de-AT"/>
+                      </w:rPr>
+                      <w:fldChar w:fldCharType="end"/>
+                    </w:r>
                   </w:p>
                 </w:txbxContent>
               </v:textbox>
               <w10:wrap anchorx="page" anchory="page"/>
             </v:shape>
           </w:pict>
         </mc:Fallback>
       </mc:AlternateContent>
     </w:r>
     <w:r w:rsidR="00954A16">
       <w:rPr>
         <w:noProof/>
         <w:lang w:val="de-DE" w:eastAsia="de-DE"/>
       </w:rPr>
       <mc:AlternateContent>
         <mc:Choice Requires="wps">
           <w:drawing>
             <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251656192" behindDoc="1" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="1E9FF6DC" wp14:editId="79CE293D">
               <wp:simplePos x="0" y="0"/>
               <wp:positionH relativeFrom="page">
                 <wp:posOffset>5969000</wp:posOffset>
               </wp:positionH>
               <wp:positionV relativeFrom="page">
                 <wp:posOffset>10200005</wp:posOffset>
               </wp:positionV>
@@ -4991,55 +5223,51 @@
                             <w:t>4</w:t>
                           </w:r>
                           <w:r w:rsidR="00D34BAB">
                             <w:fldChar w:fldCharType="end"/>
                           </w:r>
                         </w:p>
                       </w:txbxContent>
                     </wps:txbx>
                     <wps:bodyPr rot="0" vert="horz" wrap="square" lIns="0" tIns="0" rIns="0" bIns="0" anchor="t" anchorCtr="0" upright="1">
                       <a:noAutofit/>
                     </wps:bodyPr>
                   </wps:wsp>
                 </a:graphicData>
               </a:graphic>
               <wp14:sizeRelH relativeFrom="page">
                 <wp14:pctWidth>0</wp14:pctWidth>
               </wp14:sizeRelH>
               <wp14:sizeRelV relativeFrom="page">
                 <wp14:pctHeight>0</wp14:pctHeight>
               </wp14:sizeRelV>
             </wp:anchor>
           </w:drawing>
         </mc:Choice>
         <mc:Fallback>
           <w:pict>
-            <v:shapetype w14:anchorId="1E9FF6DC" id="_x0000_t202" coordsize="21600,21600" o:spt="202" path="m,l,21600r21600,l21600,xe">
-[...3 lines deleted...]
-            <v:shape id="Text Box 2" o:spid="_x0000_s1027" type="#_x0000_t202" style="position:absolute;margin-left:470pt;margin-top:803.15pt;width:42.15pt;height:9pt;z-index:-251660288;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:page;mso-position-vertical:absolute;mso-position-vertical-relative:page;mso-width-percent:0;mso-height-percent:0;mso-width-relative:page;mso-height-relative:page;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQBgHLl41wEAAJcDAAAOAAAAZHJzL2Uyb0RvYy54bWysU9tu1DAQfUfiHyy/s0m6LELRZqvSqgip&#10;QKXCBziOnVgkHjP2brJ8PWMn2XJ5Q7xYk7F9fC6T/fU09Oyk0BuwFS82OWfKSmiMbSv+9cv9q7ec&#10;+SBsI3qwquJn5fn14eWL/ehKdQUd9I1CRiDWl6OreBeCK7PMy04Nwm/AKUubGnAQgT6xzRoUI6EP&#10;fXaV52+yEbBxCFJ5T927eZMfEr7WSobPWnsVWF9x4hbSimmt45od9qJsUbjOyIWG+AcWgzCWHr1A&#10;3Ykg2BHNX1CDkQgedNhIGDLQ2kiVNJCaIv9DzVMnnEpayBzvLjb5/wcrP52e3COyML2DiQJMIrx7&#10;APnNMwu3nbCtukGEsVOioYeLaFk2Ol8uV6PVvvQRpB4/QkMhi2OABDRpHKIrpJMROgVwvpiupsAk&#10;NXfb3TbfcSZpqyheb/MUSibK9bJDH94rGFgsKo6UaQIXpwcfIhlRrkfiWxbuTd+nXHv7W4MOxk4i&#10;H/nOzMNUT8w0i7KopYbmTGoQ5mmh6aaiA/zB2UiTUnH//ShQcdZ/sORIHKu1wLWo10JYSVcrHjib&#10;y9swj9/RoWk7Qp49t3BDrmmTFD2zWOhS+knoMqlxvH79Tqee/6fDTwAAAP//AwBQSwMEFAAGAAgA&#10;AAAhALHbM77eAAAADgEAAA8AAABkcnMvZG93bnJldi54bWxMT0FOwzAQvCPxB2uRuFG7pYpoGqeq&#10;EJyQEGk4cHSSbWI1XofYbcPv2ZzgNrMzmp3JdpPrxQXHYD1pWC4UCKTaN5ZaDZ/l68MTiBANNab3&#10;hBp+MMAuv73JTNr4KxV4OcRWcAiF1GjoYhxSKUPdoTNh4Qck1o5+dCYyHVvZjObK4a6XK6US6Ywl&#10;/tCZAZ87rE+Hs9Ow/6LixX6/Vx/FsbBluVH0lpy0vr+b9lsQEaf4Z4a5PleHnDtV/kxNEL2GzVrx&#10;lshCopJHELNFrdaMqvk2I5ln8v+M/BcAAP//AwBQSwECLQAUAAYACAAAACEAtoM4kv4AAADhAQAA&#10;EwAAAAAAAAAAAAAAAAAAAAAAW0NvbnRlbnRfVHlwZXNdLnhtbFBLAQItABQABgAIAAAAIQA4/SH/&#10;1gAAAJQBAAALAAAAAAAAAAAAAAAAAC8BAABfcmVscy8ucmVsc1BLAQItABQABgAIAAAAIQBgHLl4&#10;1wEAAJcDAAAOAAAAAAAAAAAAAAAAAC4CAABkcnMvZTJvRG9jLnhtbFBLAQItABQABgAIAAAAIQCx&#10;2zO+3gAAAA4BAAAPAAAAAAAAAAAAAAAAADEEAABkcnMvZG93bnJldi54bWxQSwUGAAAAAAQABADz&#10;AAAAPAUAAAAA&#10;" filled="f" stroked="f">
+            <v:shape w14:anchorId="1E9FF6DC" id="Text Box 2" o:spid="_x0000_s1027" type="#_x0000_t202" style="position:absolute;margin-left:470pt;margin-top:803.15pt;width:42.15pt;height:9pt;z-index:-251660288;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:page;mso-position-vertical:absolute;mso-position-vertical-relative:page;mso-width-percent:0;mso-height-percent:0;mso-width-relative:page;mso-height-relative:page;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQCxQCiLsQIAAK8FAAAOAAAAZHJzL2Uyb0RvYy54bWysVNuOmzAQfa/Uf7D8znIJZANaskpCqCpt&#10;L9JuP8ABE6yCTW0nsF313zs2IdnLS9WWB2uwx2fOzBzPze3QNuhIpWKCp9i/8jCivBAl4/sUf3vI&#10;nQVGShNekkZwmuJHqvDt8v27m75LaCBq0ZRUIgDhKum7FNdad4nrqqKmLVFXoqMcDishW6LhV+7d&#10;UpIe0NvGDTxv7vZClp0UBVUKdrPxEC8tflXRQn+pKkU1alIM3LRdpV13ZnWXNyTZS9LVrDjRIH/B&#10;oiWMQ9AzVEY0QQfJ3kC1rJBCiUpfFaJ1RVWxgtocIBvfe5XNfU06anOB4qjuXCb1/2CLz8evErEy&#10;xQFGnLTQogc6aLQWAwpMdfpOJeB034GbHmAbumwzVd2dKL4rxMWmJnxPV1KKvqakBHa+uek+uzri&#10;KAOy6z+JEsKQgxYWaKhka0oHxUCADl16PHfGUClgM5pFMy/CqIAj3w9nnu2cS5LpcieV/kBFi4yR&#10;YgmNt+DkeKe0IUOSycXE4iJnTWOb3/AXG+A47kBouGrODAnby6fYi7eL7SJ0wmC+dUIvy5xVvgmd&#10;ee5fR9ks22wy/5eJ64dJzcqSchNm0pUf/lnfTgofFXFWlhINKw2coaTkfrdpJDoS0HVuP1tyOLm4&#10;uS9p2CJALq9S8oPQWwexk88X106Yh5ETX3sLx/PjdTz3wjjM8pcp3TFO/z0l1Kc4joJo1NKF9Kvc&#10;PPu9zY0kLdMwORrWpnhxdiKJUeCWl7a1mrBmtJ+VwtC/lALaPTXa6tVIdBSrHnaDfRhWzEbLO1E+&#10;goClAIGBSmHqgVEL+ROjHiZIitWPA5EUo+Yjh0dgxs1kyMnYTQbhBVxNscZoNDd6HEuHTrJ9Dcjj&#10;M+NiBQ+lYlbEFxan5wVTweZymmBm7Dz/t16XObv8DQAA//8DAFBLAwQUAAYACAAAACEAsdszvt4A&#10;AAAOAQAADwAAAGRycy9kb3ducmV2LnhtbExPQU7DMBC8I/EHa5G4Ubulimgap6oQnJAQaThwdJJt&#10;YjVeh9htw+/ZnOA2szOancl2k+vFBcdgPWlYLhQIpNo3lloNn+XrwxOIEA01pveEGn4wwC6/vclM&#10;2vgrFXg5xFZwCIXUaOhiHFIpQ92hM2HhByTWjn50JjIdW9mM5srhrpcrpRLpjCX+0JkBnzusT4ez&#10;07D/ouLFfr9XH8WxsGW5UfSWnLS+v5v2WxARp/hnhrk+V4ecO1X+TE0QvYbNWvGWyEKikkcQs0Wt&#10;1oyq+TYjmWfy/4z8FwAA//8DAFBLAQItABQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAAAAAAAAA&#10;AAAAAAAAAABbQ29udGVudF9UeXBlc10ueG1sUEsBAi0AFAAGAAgAAAAhADj9If/WAAAAlAEAAAsA&#10;AAAAAAAAAAAAAAAALwEAAF9yZWxzLy5yZWxzUEsBAi0AFAAGAAgAAAAhALFAKIuxAgAArwUAAA4A&#10;AAAAAAAAAAAAAAAALgIAAGRycy9lMm9Eb2MueG1sUEsBAi0AFAAGAAgAAAAhALHbM77eAAAADgEA&#10;AA8AAAAAAAAAAAAAAAAACwUAAGRycy9kb3ducmV2LnhtbFBLBQYAAAAABAAEAPMAAAAWBgAAAAA=&#10;" filled="f" stroked="f">
               <v:textbox inset="0,0,0,0">
                 <w:txbxContent>
                   <w:p w14:paraId="57CA4FB6" w14:textId="6CFC1739" w:rsidR="00796E49" w:rsidRDefault="00394FF0">
                     <w:pPr>
                       <w:spacing w:line="165" w:lineRule="exact"/>
                       <w:ind w:left="20"/>
                       <w:rPr>
                         <w:rFonts w:ascii="MCI Univers 55" w:eastAsia="MCI Univers 55" w:hAnsi="MCI Univers 55" w:cs="MCI Univers 55"/>
                         <w:sz w:val="14"/>
                         <w:szCs w:val="14"/>
                       </w:rPr>
                     </w:pPr>
                     <w:r>
                       <w:rPr>
                         <w:rFonts w:ascii="MCI Univers 55"/>
                         <w:color w:val="004983"/>
                         <w:sz w:val="14"/>
                       </w:rPr>
                       <w:t>VORLAGE</w:t>
                     </w:r>
                     <w:r w:rsidR="0071235D">
                       <w:rPr>
                         <w:rFonts w:ascii="MCI Univers 55"/>
                         <w:color w:val="004983"/>
                         <w:sz w:val="14"/>
@@ -5404,51 +5632,51 @@
                               <w:color w:val="004983"/>
                               <w:sz w:val="12"/>
                             </w:rPr>
                             <w:t>T</w:t>
                           </w:r>
                         </w:p>
                       </w:txbxContent>
                     </wps:txbx>
                     <wps:bodyPr rot="0" vert="horz" wrap="square" lIns="0" tIns="0" rIns="0" bIns="0" anchor="t" anchorCtr="0" upright="1">
                       <a:noAutofit/>
                     </wps:bodyPr>
                   </wps:wsp>
                 </a:graphicData>
               </a:graphic>
               <wp14:sizeRelH relativeFrom="page">
                 <wp14:pctWidth>0</wp14:pctWidth>
               </wp14:sizeRelH>
               <wp14:sizeRelV relativeFrom="page">
                 <wp14:pctHeight>0</wp14:pctHeight>
               </wp14:sizeRelV>
             </wp:anchor>
           </w:drawing>
         </mc:Choice>
         <mc:Fallback>
           <w:pict>
-            <v:shape w14:anchorId="751108C3" id="Text Box 1" o:spid="_x0000_s1028" type="#_x0000_t202" style="position:absolute;margin-left:173.25pt;margin-top:804.15pt;width:99.55pt;height:8pt;z-index:-251659264;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:page;mso-position-vertical:absolute;mso-position-vertical-relative:page;mso-width-percent:0;mso-height-percent:0;mso-width-relative:page;mso-height-relative:page;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQDoWs8g2AEAAJgDAAAOAAAAZHJzL2Uyb0RvYy54bWysU9tu1DAQfUfiHyy/s7kIVlW02aq0KkIq&#10;F6nwAY5jJxaJx4y9myxfz9jZbIG+VbxYE1/OnMtkdz2PAzsq9AZszYtNzpmyElpju5p//3b/5ooz&#10;H4RtxQBW1fykPL/ev361m1ylSuhhaBUyArG+mlzN+xBclWVe9moUfgNOWTrUgKMI9Ild1qKYCH0c&#10;sjLPt9kE2DoEqbyn3bvlkO8TvtZKhi9aexXYUHPiFtKKaW3imu13oupQuN7IMw3xAhajMJaaXqDu&#10;RBDsgOYZ1GgkggcdNhLGDLQ2UiUNpKbI/1Hz2AunkhYyx7uLTf7/wcrPx0f3FVmY38NMASYR3j2A&#10;/OGZhdte2E7dIMLUK9FS4yJalk3OV+en0Wpf+QjSTJ+gpZDFIUACmjWO0RXSyQidAjhdTFdzYDK2&#10;LLdvy6t3nEk6K/Jim6dUMlGtrx368EHByGJRc6RQE7o4PvgQ2YhqvRKbWbg3w5CCHexfG3Qx7iT2&#10;kfBCPczNzExb8zJKi2IaaE8kB2EZFxpvKnrAX5xNNCo19z8PAhVnw0dLlsS5Wgtci2YthJX0tOaB&#10;s6W8Dcv8HRyarifkxXQLN2SbNknRE4szXYo/CT2PapyvP7/Tracfav8bAAD//wMAUEsDBBQABgAI&#10;AAAAIQBwkoHV4QAAAA0BAAAPAAAAZHJzL2Rvd25yZXYueG1sTI+xTsMwEIZ3JN7BOiQ2ardJrJLG&#10;qSoEExIiDQOjE7uJ1fgcYrcNb487lfHu//Tfd8V2tgM568kbhwKWCwZEY+uUwU7AV/32tAbig0Ql&#10;B4dawK/2sC3v7wqZK3fBSp/3oSOxBH0uBfQhjDmlvu21lX7hRo0xO7jJyhDHqaNqkpdYbge6YoxT&#10;Kw3GC70c9Uuv2+P+ZAXsvrF6NT8fzWd1qExdPzN850chHh/m3QZI0HO4wXDVj+pQRqfGnVB5MghI&#10;Up5FNAacrRMgEcnSjANprqtVmgAtC/r/i/IPAAD//wMAUEsBAi0AFAAGAAgAAAAhALaDOJL+AAAA&#10;4QEAABMAAAAAAAAAAAAAAAAAAAAAAFtDb250ZW50X1R5cGVzXS54bWxQSwECLQAUAAYACAAAACEA&#10;OP0h/9YAAACUAQAACwAAAAAAAAAAAAAAAAAvAQAAX3JlbHMvLnJlbHNQSwECLQAUAAYACAAAACEA&#10;6FrPINgBAACYAwAADgAAAAAAAAAAAAAAAAAuAgAAZHJzL2Uyb0RvYy54bWxQSwECLQAUAAYACAAA&#10;ACEAcJKB1eEAAAANAQAADwAAAAAAAAAAAAAAAAAyBAAAZHJzL2Rvd25yZXYueG1sUEsFBgAAAAAE&#10;AAQA8wAAAEAFAAAAAA==&#10;" filled="f" stroked="f">
+            <v:shape w14:anchorId="751108C3" id="Text Box 1" o:spid="_x0000_s1028" type="#_x0000_t202" style="position:absolute;margin-left:173.25pt;margin-top:804.15pt;width:99.55pt;height:8pt;z-index:-251659264;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:page;mso-position-vertical:absolute;mso-position-vertical-relative:page;mso-width-percent:0;mso-height-percent:0;mso-width-relative:page;mso-height-relative:page;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQC2PKR9sAIAALAFAAAOAAAAZHJzL2Uyb0RvYy54bWysVG1vmzAQ/j5p/8Hyd8LLCAVUUjUhTJO6&#10;F6ndD3DABGtgM9sJdNX++86mpGmrSdM2PqCzfX7unrvHd3k1di06UqmY4Bn2Fx5GlJeiYnyf4a93&#10;hRNjpDThFWkFpxm+pwpfrd6+uRz6lAaiEW1FJQIQrtKhz3CjdZ+6riob2hG1ED3lcFgL2RENS7l3&#10;K0kGQO9aN/C8yB2ErHopSqoU7ObTIV5Z/Lqmpf5c14pq1GYYctP2L+1/Z/7u6pKke0n6hpWPaZC/&#10;yKIjjEPQE1RONEEHyV5BdayUQolaL0rRuaKuWUktB2Djey/Y3Dakp5YLFEf1pzKp/wdbfjp+kYhV&#10;0DuMOOmgRXd01GgtRuSb6gy9SsHptgc3PcK28TRMVX8jym8KcbFpCN/TaynF0FBSQXb2pnt2dcJR&#10;BmQ3fBQVhCEHLSzQWMvOAEIxEKBDl+5PnTGplCZkEIVBvMSohDPf8yPPts4l6Xy7l0q/p6JDxsiw&#10;hM5bdHK8URp4gOvsYoJxUbC2td1v+bMNcJx2IDZcNWcmC9vMh8RLtvE2Dp0wiLZO6OW5c11sQicq&#10;/Itl/i7fbHL/p4nrh2nDqopyE2YWlh/+WeMeJT5J4iQtJVpWGTiTkpL73aaV6EhA2IX9TLcg+TM3&#10;93ka9hi4vKDkB6G3DhKniOILJyzCpZNceLHj+ck6ibwwCfPiOaUbxum/U0JDhpNlsJzE9Ftunv1e&#10;cyNpxzSMjpZ1GY5PTiQ1EtzyyrZWE9ZO9lkpTPpPpYCKzY22gjUandSqx91oX0Ywv4OdqO5BwVKA&#10;wECmMPbAaIT8gdEAIyTD6vuBSIpR+4HDKzDzZjbkbOxmg/ASrmZYYzSZGz3NpUMv2b4B5OmdcXEN&#10;L6VmVsTmSU1ZAAOzgLFguTyOMDN3ztfW62nQrn4BAAD//wMAUEsDBBQABgAIAAAAIQBwkoHV4QAA&#10;AA0BAAAPAAAAZHJzL2Rvd25yZXYueG1sTI+xTsMwEIZ3JN7BOiQ2ardJrJLGqSoEExIiDQOjE7uJ&#10;1fgcYrcNb487lfHu//Tfd8V2tgM568kbhwKWCwZEY+uUwU7AV/32tAbig0QlB4dawK/2sC3v7wqZ&#10;K3fBSp/3oSOxBH0uBfQhjDmlvu21lX7hRo0xO7jJyhDHqaNqkpdYbge6YoxTKw3GC70c9Uuv2+P+&#10;ZAXsvrF6NT8fzWd1qExdPzN850chHh/m3QZI0HO4wXDVj+pQRqfGnVB5MghIUp5FNAacrRMgEcnS&#10;jANprqtVmgAtC/r/i/IPAAD//wMAUEsBAi0AFAAGAAgAAAAhALaDOJL+AAAA4QEAABMAAAAAAAAA&#10;AAAAAAAAAAAAAFtDb250ZW50X1R5cGVzXS54bWxQSwECLQAUAAYACAAAACEAOP0h/9YAAACUAQAA&#10;CwAAAAAAAAAAAAAAAAAvAQAAX3JlbHMvLnJlbHNQSwECLQAUAAYACAAAACEAtjykfbACAACwBQAA&#10;DgAAAAAAAAAAAAAAAAAuAgAAZHJzL2Uyb0RvYy54bWxQSwECLQAUAAYACAAAACEAcJKB1eEAAAAN&#10;AQAADwAAAAAAAAAAAAAAAAAKBQAAZHJzL2Rvd25yZXYueG1sUEsFBgAAAAAEAAQA8wAAABgGAAAA&#10;AA==&#10;" filled="f" stroked="f">
               <v:textbox inset="0,0,0,0">
                 <w:txbxContent>
                   <w:p w14:paraId="2C91C440" w14:textId="77777777" w:rsidR="00796E49" w:rsidRDefault="00D34BAB">
                     <w:pPr>
                       <w:spacing w:before="1"/>
                       <w:ind w:left="20"/>
                       <w:rPr>
                         <w:rFonts w:ascii="MCI Univers 55" w:eastAsia="MCI Univers 55" w:hAnsi="MCI Univers 55" w:cs="MCI Univers 55"/>
                         <w:sz w:val="12"/>
                         <w:szCs w:val="12"/>
                       </w:rPr>
                     </w:pPr>
                     <w:r>
                       <w:rPr>
                         <w:rFonts w:ascii="MCI Univers 55"/>
                         <w:color w:val="004983"/>
                         <w:sz w:val="12"/>
                       </w:rPr>
                       <w:t>M</w:t>
                     </w:r>
                     <w:r>
                       <w:rPr>
                         <w:rFonts w:ascii="MCI Univers 55"/>
                         <w:color w:val="004983"/>
                         <w:spacing w:val="-15"/>
@@ -5674,100 +5902,100 @@
                       </w:rPr>
                       <w:t xml:space="preserve"> </w:t>
                     </w:r>
                     <w:r>
                       <w:rPr>
                         <w:rFonts w:ascii="MCI Univers 55"/>
                         <w:color w:val="004983"/>
                         <w:sz w:val="12"/>
                       </w:rPr>
                       <w:t>T</w:t>
                     </w:r>
                   </w:p>
                 </w:txbxContent>
               </v:textbox>
               <w10:wrap anchorx="page" anchory="page"/>
             </v:shape>
           </w:pict>
         </mc:Fallback>
       </mc:AlternateContent>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
-<w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+<w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid wp14">
   <w:footnote w:type="separator" w:id="-1">
     <w:p w14:paraId="440D54A7" w14:textId="77777777" w:rsidR="00B61084" w:rsidRDefault="00B61084">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
     <w:p w14:paraId="09CE5332" w14:textId="77777777" w:rsidR="00B61084" w:rsidRDefault="00B61084">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
-<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid wp14">
   <w:p w14:paraId="0A72A28C" w14:textId="77777777" w:rsidR="00394FF0" w:rsidRDefault="00394FF0">
     <w:pPr>
       <w:pStyle w:val="Kopfzeile"/>
     </w:pPr>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/header2.xml><?xml version="1.0" encoding="utf-8"?>
-<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid wp14">
   <w:p w14:paraId="29E1DB9F" w14:textId="77777777" w:rsidR="00394FF0" w:rsidRDefault="00394FF0">
     <w:pPr>
       <w:pStyle w:val="Kopfzeile"/>
     </w:pPr>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/header3.xml><?xml version="1.0" encoding="utf-8"?>
-<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid wp14">
   <w:p w14:paraId="632B1195" w14:textId="77777777" w:rsidR="00394FF0" w:rsidRDefault="00394FF0">
     <w:pPr>
       <w:pStyle w:val="Kopfzeile"/>
     </w:pPr>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-<w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+<w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid wp14">
   <w:abstractNum w:abstractNumId="0" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="04BF4D55"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:tmpl w:val="B38C70EE"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="567"/>
         </w:tabs>
         <w:ind w:left="851" w:hanging="851"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
@@ -6293,228 +6521,246 @@
     <w:lvl w:ilvl="7" w:tplc="04070003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="7818" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="04070005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="8538" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:num w:numId="1" w16cid:durableId="366412898">
+  <w:num w:numId="1">
     <w:abstractNumId w:val="2"/>
   </w:num>
-  <w:num w:numId="2" w16cid:durableId="986397063">
+  <w:num w:numId="2">
     <w:abstractNumId w:val="3"/>
     <w:lvlOverride w:ilvl="0">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="1">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="2">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="3">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="4">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="5">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="6">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="7">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="8">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
   </w:num>
-  <w:num w:numId="3" w16cid:durableId="1732996660">
+  <w:num w:numId="3">
     <w:abstractNumId w:val="4"/>
   </w:num>
-  <w:num w:numId="4" w16cid:durableId="1673677362">
+  <w:num w:numId="4">
     <w:abstractNumId w:val="1"/>
   </w:num>
-  <w:num w:numId="5" w16cid:durableId="1378311339">
+  <w:num w:numId="5">
     <w:abstractNumId w:val="0"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
+<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid">
   <w:zoom w:percent="100"/>
   <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:defaultTabStop w:val="720"/>
   <w:hyphenationZone w:val="425"/>
   <w:drawingGridHorizontalSpacing w:val="110"/>
   <w:displayHorizontalDrawingGridEvery w:val="2"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:hdrShapeDefaults>
-    <o:shapedefaults v:ext="edit" spidmax="10241"/>
+    <o:shapedefaults v:ext="edit" spidmax="14337"/>
   </w:hdrShapeDefaults>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat>
     <w:ulTrailSpace/>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
   </w:compat>
   <w:docVars>
     <w:docVar w:name="__Grammarly_42____i" w:val="H4sIAAAAAAAEAKtWckksSQxILCpxzi/NK1GyMqwFAAEhoTITAAAA"/>
     <w:docVar w:name="__Grammarly_42___1" w:val="H4sIAAAAAAAEAKtWcslP9kxRslIyNDY2NDKxMDUytbQwNze1NDBV0lEKTi0uzszPAykwrAUAW3oHDCwAAAA="/>
   </w:docVars>
   <w:rsids>
     <w:rsidRoot w:val="00796E49"/>
     <w:rsid w:val="00093BC6"/>
     <w:rsid w:val="000A3D10"/>
     <w:rsid w:val="000D70F4"/>
     <w:rsid w:val="001622F0"/>
     <w:rsid w:val="00203D3C"/>
     <w:rsid w:val="0027601B"/>
     <w:rsid w:val="002971EC"/>
     <w:rsid w:val="002A438B"/>
     <w:rsid w:val="002A48B1"/>
     <w:rsid w:val="002C73C6"/>
     <w:rsid w:val="00394FF0"/>
     <w:rsid w:val="003F0C5D"/>
     <w:rsid w:val="004D5C21"/>
     <w:rsid w:val="00527E77"/>
+    <w:rsid w:val="005D1E05"/>
     <w:rsid w:val="00602601"/>
     <w:rsid w:val="0060341A"/>
     <w:rsid w:val="00640306"/>
     <w:rsid w:val="00654408"/>
     <w:rsid w:val="006A0C8A"/>
     <w:rsid w:val="0071235D"/>
     <w:rsid w:val="007206E9"/>
     <w:rsid w:val="007436CB"/>
     <w:rsid w:val="00796E49"/>
     <w:rsid w:val="00797285"/>
     <w:rsid w:val="007E34BE"/>
     <w:rsid w:val="007F5737"/>
     <w:rsid w:val="007F5F49"/>
     <w:rsid w:val="00813395"/>
     <w:rsid w:val="008D083E"/>
     <w:rsid w:val="008F50B2"/>
     <w:rsid w:val="009131A4"/>
     <w:rsid w:val="00933735"/>
     <w:rsid w:val="00954A16"/>
     <w:rsid w:val="009828DC"/>
+    <w:rsid w:val="00A0678C"/>
     <w:rsid w:val="00A50F5A"/>
     <w:rsid w:val="00A60BD4"/>
     <w:rsid w:val="00A97FBE"/>
     <w:rsid w:val="00AF7108"/>
     <w:rsid w:val="00B61084"/>
     <w:rsid w:val="00C360F0"/>
     <w:rsid w:val="00C71309"/>
     <w:rsid w:val="00C722BC"/>
     <w:rsid w:val="00C83F58"/>
+    <w:rsid w:val="00D0241D"/>
     <w:rsid w:val="00D34BAB"/>
+    <w:rsid w:val="00D3E4F1"/>
+    <w:rsid w:val="00D448F7"/>
     <w:rsid w:val="00D70304"/>
     <w:rsid w:val="00D9583D"/>
     <w:rsid w:val="00E44A4F"/>
     <w:rsid w:val="00E502A1"/>
     <w:rsid w:val="00E70DB7"/>
     <w:rsid w:val="00F6702A"/>
     <w:rsid w:val="00FA5290"/>
+    <w:rsid w:val="029167EE"/>
+    <w:rsid w:val="0295E9F0"/>
+    <w:rsid w:val="0938CF3F"/>
+    <w:rsid w:val="147C7BB8"/>
+    <w:rsid w:val="163653F8"/>
+    <w:rsid w:val="2B6593B1"/>
+    <w:rsid w:val="3253CE25"/>
+    <w:rsid w:val="46CD01C3"/>
+    <w:rsid w:val="569E37C5"/>
+    <w:rsid w:val="5DCCF7B2"/>
+    <w:rsid w:val="7756C9F1"/>
+    <w:rsid w:val="77A912B3"/>
+    <w:rsid w:val="7E81A902"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="de-AT"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:shapeDefaults>
-    <o:shapedefaults v:ext="edit" spidmax="10241"/>
+    <o:shapedefaults v:ext="edit" spidmax="14337"/>
     <o:shapelayout v:ext="edit">
       <o:idmap v:ext="edit" data="1"/>
     </o:shapelayout>
   </w:shapeDefaults>
   <w:decimalSymbol w:val=","/>
   <w:listSeparator w:val=";"/>
   <w14:docId w14:val="6BDBE11A"/>
   <w15:docId w15:val="{83DAE935-81F3-4FEF-82DB-09768D03FE23}"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
+<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
         <w:widowControl w:val="0"/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>
-  <w:latentStyles w:defLockedState="0" w:defUIPriority="99" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="376">
+  <w:latentStyles w:defLockedState="0" w:defUIPriority="99" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="375">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:qFormat="1"/>
     <w:lsdException w:name="heading 1" w:uiPriority="9" w:qFormat="1"/>
     <w:lsdException w:name="heading 2" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 3" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 4" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 5" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 6" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 7" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 8" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 9" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="index 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 6" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 7" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 8" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 9" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 1" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 2" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 3" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 4" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 5" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 6" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
@@ -6846,51 +7092,50 @@
     <w:lsdException w:name="List Table 1 Light Accent 4" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 4" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 4" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 4" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 4" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 4" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 4" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 5" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 5" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 5" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 5" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 5" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 5" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 5" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 6" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 6" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 6" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 6" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 6" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 6" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 6" w:uiPriority="52"/>
     <w:lsdException w:name="Mention" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Smart Hyperlink" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Hashtag" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Unresolved Mention" w:semiHidden="1" w:unhideWhenUsed="1"/>
-    <w:lsdException w:name="Smart Link" w:semiHidden="1" w:unhideWhenUsed="1"/>
   </w:latentStyles>
   <w:style w:type="paragraph" w:default="1" w:styleId="Standard">
     <w:name w:val="Normal"/>
     <w:uiPriority w:val="1"/>
     <w:qFormat/>
     <w:rsid w:val="00C360F0"/>
   </w:style>
   <w:style w:type="paragraph" w:styleId="berschrift1">
     <w:name w:val="heading 1"/>
     <w:basedOn w:val="Standard"/>
     <w:link w:val="berschrift1Zchn"/>
     <w:uiPriority w:val="1"/>
     <w:qFormat/>
     <w:pPr>
       <w:spacing w:before="60"/>
       <w:ind w:left="1701"/>
       <w:outlineLvl w:val="0"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="MCI Memphis Extra Bold" w:eastAsia="MCI Memphis Extra Bold" w:hAnsi="MCI Memphis Extra Bold"/>
       <w:b/>
       <w:bCs/>
       <w:sz w:val="32"/>
       <w:szCs w:val="32"/>
     </w:rPr>
@@ -7186,51 +7431,51 @@
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:rsid w:val="0027601B"/>
     <w:pPr>
       <w:widowControl/>
     </w:pPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="berschrift1Zchn">
     <w:name w:val="Überschrift 1 Zchn"/>
     <w:basedOn w:val="Absatz-Standardschriftart"/>
     <w:link w:val="berschrift1"/>
     <w:uiPriority w:val="1"/>
     <w:rsid w:val="00C360F0"/>
     <w:rPr>
       <w:rFonts w:ascii="MCI Memphis Extra Bold" w:eastAsia="MCI Memphis Extra Bold" w:hAnsi="MCI Memphis Extra Bold"/>
       <w:b/>
       <w:bCs/>
       <w:sz w:val="32"/>
       <w:szCs w:val="32"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
+<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid">
   <w:divs>
     <w:div w:id="261651846">
       <w:bodyDiv w:val="1"/>
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
     <w:div w:id="1339772638">
       <w:bodyDiv w:val="1"/>
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
@@ -7247,55 +7492,55 @@
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
     <w:div w:id="1837761431">
       <w:bodyDiv w:val="1"/>
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
   </w:divs>
   <w:relyOnVML/>
   <w:allowPNG/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer3.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header3.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer2.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header2.xml"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer4.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer3.xml"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header3.xml"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer4.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer2.xml"/><Relationship Id="R16e273fcd0004c40" Type="http://schemas.microsoft.com/office/2018/08/relationships/commentsExtensible" Target="commentsExtensible.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:name@mci.edu" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header2.xml"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:name@mci4me.at" TargetMode="External"/></Relationships>
 </file>
 
 <file path=word/_rels/footer4.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.mci.edu/" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:office@mci.edu" TargetMode="External"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image2.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.mci.edu/" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:office@mci.edu" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image2.png"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>
@@ -7542,75 +7787,60 @@
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>Normal.dotm</Template>
   <TotalTime></TotalTime>
   <Pages>5</Pages>
-  <Words>1385</Words>
-  <Characters>8728</Characters>
+  <Words>1466</Words>
+  <Characters>9239</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
-  <Lines>72</Lines>
-  <Paragraphs>20</Paragraphs>
+  <Lines>76</Lines>
+  <Paragraphs>21</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
-  <HeadingPairs>
-[...13 lines deleted...]
-  </TitlesOfParts>
   <Company/>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>10093</CharactersWithSpaces>
+  <CharactersWithSpaces>10684</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title/>
   <dc:creator>Regina Obexer</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>
 
 <file path=docProps/custom.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/custom-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="2" name="Created">
     <vt:filetime>2017-03-07T00:00:00Z</vt:filetime>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="3" name="LastSaved">
     <vt:filetime>2022-11-09T00:00:00Z</vt:filetime>
   </property>